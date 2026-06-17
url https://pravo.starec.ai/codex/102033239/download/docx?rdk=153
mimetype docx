--- v0 (2026-02-05)
+++ v1 (2026-06-17)
@@ -6418,81 +6418,81 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:t>(Статьи 105, 106) (Подпараграф утратил силу - Федеральный закон от 05.05.2014 № 99-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:t>Производственные кооперативы (Дополнение подпараграфом - Федеральный закон от 05.05.2014 № 99-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1061. Понятие производственного кооператива</w:t>
+        <w:t>Статья 106.1. Понятие производственного кооператива</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Производственным кооперативом (артелью) признается добровольное объединение граждан на основе членства для совместной производственной или иной хозяйственной деятельности (производство, переработка, сбыт промышленной, сельскохозяйственной и иной продукции, выполнение работ, торговля, бытовое обслуживание, оказание других услуг), основанной на их личном трудовом и ином участии и объединении его членами (участниками) имущественных паевых взносов. Законом и уставом производственного кооператива может быть предусмотрено участие в его деятельности юридических лиц. Производственный кооператив является корпоративной коммерческой организацией</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Члены производственного кооператива несут по обязательствам кооператива субсидиарную ответственность в размерах и в порядке, которые предусмотрены законом о производственных кооперативах и уставом кооператива</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1062. Создание производственного кооператива и его устав</w:t>
+        <w:t>Статья 106.2. Создание производственного кооператива и его устав</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Учредительным документом производственного кооператива является его устав, утвержденный общим собранием его членов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Устав производственного кооператива должен содержать сведения о фирменном наименовании кооператива и месте его нахождения, условия о размере паевых взносов членов кооператива, составе и порядке внесения паевых взносов членами кооператива и об их ответственности за нарушение обязательства по внесению паевых взносов, о характере и порядке трудового участия его членов в деятельности кооператива и об их ответственности за нарушение обязанности принимать личное трудовое участие в деятельности кооператива, о порядке распределения прибыли и убытков кооператива, размере и об условиях субсидиарной ответственности его членов по обязательствам кооператива, о составе и компетенции органов кооператива и порядке принятия ими решений, в том числе по вопросам, решения по которым принимаются единогласно или квалифицированным большинством голосов</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6500,133 +6500,133 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Фирменное наименование производственного кооператива должно содержать его наименование и слова "производственный кооператив" или слово "артель"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Число членов кооператива не должно быть менее пяти</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1063. Имущество производственного кооператива</w:t>
+        <w:t>Статья 106.3. Имущество производственного кооператива</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Имущество, находящееся в собственности производственного кооператива, делится на паи его членов в соответствии с уставом кооператива. Уставом кооператива может быть установлено, что определенная часть принадлежащего кооперативу имущества составляет неделимые фонды, используемые на цели, определяемые уставом. Решение об образовании неделимых фондов принимается членами кооператива единогласно, если иное не предусмотрено уставом кооператива</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Член производственного кооператива обязан внести к моменту регистрации кооператива не менее десяти процентов паевого взноса, а остальную часть в течение года с момента государственной регистрации кооператива</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Прибыль производственного кооператива распределяется между его членами в соответствии с их трудовым участием, если иной порядок не предусмотрен законом о производственных кооперативах и уставом кооператива. В таком же порядке распределяется имущество, оставшееся после ликвидации кооператива и удовлетворения требований его кредиторов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1064. Особенности управления в производственном кооперативе</w:t>
+        <w:t>Статья 106.4. Особенности управления в производственном кооперативе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Исполнительными органами производственного кооператива являются председатель и правление кооператива, если его образование предусмотрено законом или уставом кооператива</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Членами правления производственного кооператива и председателем кооператива могут быть только члены кооператива</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Член производственного кооператива имеет один голос при принятии решений общим собранием</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1065. Прекращение членства в производственном кооперативе и переход пая</w:t>
+        <w:t>Статья 106.5. Прекращение членства в производственном кооперативе и переход пая</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Член производственного кооператива по своему усмотрению вправе выйти из кооператива. В этом случае ему должна быть выплачена стоимость пая или должно быть выдано имущество, стоимость которого соответствует стоимости его пая, а также должны быть произведены другие выплаты, предусмотренные уставом кооператива. Выплата стоимости пая или выдача другого имущества выходящему члену кооператива производится по окончании финансового года и утверждении бухгалтерской (финансовой) отчетности кооператива, если иное не предусмотрено уставом кооператива</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Член производственного кооператива может быть исключен из кооператива по решению общего собрания в случае неисполнения или ненадлежащего исполнения обязанностей, возложенных на него уставом кооператива, а также в других случаях, предусмотренных законом и уставом кооператива. Член правления кооператива может быть исключен из кооператива по решению общего собрания в связи с членством в аналогичном кооперативе. Член кооператива, исключенный из него, имеет право на получение пая и других выплат, предусмотренных уставом кооператива, в соответствии с пунктом 1 настоящей статьи</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6645,51 +6645,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае смерти члена производственного кооператива его наследники могут быть приняты в члены кооператива, если иное не предусмотрено уставом кооператива. В противном случае кооператив выплачивает наследникам стоимость пая умершего члена кооператива</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>Обращение взыскания на пай члена производственного кооператива по долгам члена кооператива допускается лишь при недостатке иного его имущества для покрытия таких долгов в порядке, установленном законом и уставом кооператива. Взыскание по долгам члена кооператива не может быть обращено на неделимые фонды кооператива</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1066. Преобразование производственного кооператива</w:t>
+        <w:t>Статья 106.6. Преобразование производственного кооператива</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Производственный кооператив по решению его членов, принятому единогласно, может преобразоваться в хозяйственное товарищество или общество. § 3. (Статьи 107 - 112) (Параграф утратил силу - Федеральный закон от 05.05.2014 № 99-ФЗ) § 4. Государственные и муниципальные унитарные предприятия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 113. Основные положения об унитарном предприятии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Унитарным предприятием признается коммерческая организация, не наделенная правом собственности на закрепленное за ней собственником имущество. Имущество унитарного предприятия является неделимым и не может быть распределено по вкладам (долям, паям), в том числе между работниками предприятия. В организационно-правовой форме унитарных предприятий действуют государственные и муниципальные предприятия. В случаях и в порядке, которые предусмотрены законом о государственных и муниципальных унитарных предприятиях, на базе государственного или муниципального имущества может быть создано унитарное казенное предприятие (казенное предприятие)</w:t>
       </w:r>
@@ -6841,51 +6841,51 @@
         </w:rPr>
         <w:t>Статья 115</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>(Статья утратила силу - Федеральный закон от 05.05.2014 № 99-ФЗ) § 5. (Статьи 116 - 123) (Параграф утратил силу - Федеральный закон от 05.05.2014 № 99-ФЗ) § 6. Некоммерческие корпоративные организации (Дополнение параграфом - Федеральный закон от 05.05.2014 № 99-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Общие положения о некоммерческих корпоративных организациях</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1231. Основные положения о некоммерческих корпоративных организациях</w:t>
+        <w:t>Статья 123.1. Основные положения о некоммерческих корпоративных организациях</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Некоммерческими корпоративными организациями признаются юридические лица, которые не преследуют извлечение прибыли в качестве основной цели своей деятельности и не распределяют полученную прибыль между участниками (пункт 1 статьи 50 и статья 651), учредители (участники) которых приобретают право участия (членства) в них и формируют их высший орган в соответствии с пунктом 1 статьи 653 настоящего Кодекса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Некоммерческие корпоративные организации создаются в организационно-правовых формах потребительских кооперативов, общественных организаций, ассоциаций (союзов), нотариальных палат, товариществ собственников недвижимости, казачьих обществ, внесенных в государственный реестр казачьих обществ в Российской Федерации, а также общин коренных малочисленных народов Российской Федерации (пункт 3 статьи 50). (В редакции Федерального закона от 07.02.2017 № 12-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6915,133 +6915,133 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>Уставом некоммерческой корпоративной организации может быть предусмотрено, что решения о создании корпорацией других юридических лиц, а также решения об участии корпорации в других юридических лицах, о создании филиалов и об открытии представительств корпорации принимаются коллегиальным органом корпорации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Потребительский кооператив</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1232. Основные положения о потребительском кооперативе</w:t>
+        <w:t>Статья 123.2. Основные положения о потребительском кооперативе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Потребительским кооперативом признается основанное на членстве добровольное объединение граждан или граждан и юридических лиц в целях удовлетворения их материальных и иных потребностей, осуществляемое путем объединения его членами имущественных паевых взносов. Общество взаимного страхования может быть основано на членстве юридических лиц. (В редакции Федерального закона от 23.05.2016 № 146-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Устав потребительского кооператива должен содержать сведения о наименовании и месте нахождения кооператива, предмете и целях его деятельности, условия о размере паевых взносов членов кооператива, составе и порядке внесения паевых взносов членами кооператива и об их ответственности за нарушение обязательства по внесению паевых взносов, о составе и компетенции органов кооператива и порядке принятия ими решений, в том числе по вопросам, решения по которым принимаются единогласно или квалифицированным большинством голосов, порядке покрытия членами кооператива понесенных им убытков. Наименование потребительского кооператива должно содержать указание на основную цель его деятельности, а также слово "кооператив". Наименование общества взаимного страхования должно содержать слова "потребительское общество"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Потребительский кооператив по решению своих членов может быть преобразован в общественную организацию, ассоциацию (союз), автономную некоммерческую организацию или общественно полезный фонд. Гаражный, жилищный или жилищно-строительный кооператив по решению своих членов может быть преобразован только в товарищество собственников недвижимости. Общество взаимного страхования по решению своих членов может быть преобразовано только в хозяйственное общество - страховую организацию. (В редакции федеральных законов от 23.05.2016 № 146-ФЗ, от 01.07.2021 № 287-ФЗ, от 24.07.2023 № 351-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1233. Обязанность членов потребительского кооператива по внесению дополнительных взносов</w:t>
+        <w:t>Статья 123.3. Обязанность членов потребительского кооператива по внесению дополнительных взносов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>В течение трех месяцев после утверждения ежегодного баланса члены потребительского кооператива обязаны покрыть образовавшиеся убытки путем внесения дополнительных взносов. В случае невыполнения этой обязанности кооператив может быть ликвидирован в судебном порядке по требованию кредиторов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Члены потребительского кооператива солидарно несут субсидиарную ответственность по его обязательствам в пределах невнесенной части дополнительного взноса каждого из членов кооператива</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Общественные организации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1234. Основные положения об общественных организациях</w:t>
+        <w:t>Статья 123.4. Основные положения об общественных организациях</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Общественными организациями признаются добровольные объединения граждан, объединившихся в установленном законом порядке на основе общности их интересов для удовлетворения духовных или иных нематериальных потребностей, для представления и защиты общих интересов и достижения иных не противоречащих закону целей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Общественная организация является собственником своего имущества. Ее участники (члены) не сохраняют имущественные права на переданное ими в собственность организации имущество, в том числе на членские взносы. Участники (члены) общественной организации не отвечают по обязательствам организации, в которой участвуют в качестве членов, а организация не отвечает по обязательствам своих членов</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7049,122 +7049,122 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Общественные организации могут объединяться в ассоциации (союзы) в порядке, установленном настоящим Кодексом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Общественная организация по решению ее участников (членов) может быть преобразована в ассоциацию (союз), автономную некоммерческую организацию или общественно полезный фонд. (В редакции Федерального закона от 01.07.2021 № 287-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1235. Учредители и устав общественной организации</w:t>
+        <w:t>Статья 123.5. Учредители и устав общественной организации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Количество учредителей общественной организации не может быть менее трех</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Устав общественной организации должен содержать сведения о ее наименовании и месте нахождения, предмете и целях ее деятельности, а также условия о порядке вступления (принятия) в общественную организацию и выхода из нее, составе и компетенции ее органов и порядке принятия ими решений, в том числе по вопросам, решения по которым принимаются единогласно или квалифицированным большинством голосов, об имущественных правах и обязанностях участника (члена) организации и о порядке распределения имущества, оставшегося после ликвидации организации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1236. Права и обязанности участника (члена) общественной организации</w:t>
+        <w:t>Статья 123.6. Права и обязанности участника (члена) общественной организации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Участник (член) общественной организации осуществляет корпоративные права, предусмотренные пунктом 1 статьи 652 настоящего Кодекса, в порядке, установленном уставом организации. Он также вправе на равных началах с другими участниками (членами) организации безвозмездно пользоваться оказываемыми ею услугами</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Участник (член) общественной организации наряду с обязанностями, предусмотренными для участников корпорации пунктом 4 статьи 652 настоящего Кодекса, также несет обязанность уплачивать предусмотренные ее уставом членские и иные имущественные взносы. Участник (член) общественной организации по своему усмотрению в любое время вправе выйти из организации, в которой он участвует</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Членство в общественной организации неотчуждаемо. Осуществление прав участника (члена) общественной организации не может быть передано другому лицу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1237. Особенности управления в общественной организации</w:t>
+        <w:t>Статья 123.7. Особенности управления в общественной организации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>К исключительной компетенции высшего органа общественной организации наряду с вопросами, указанными в пункте 2 статьи 653 настоящего Кодекса, относится также принятие решений о размере и порядке уплаты ее участниками (членами) членских и иных имущественных взносов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В общественной организации образуется единоличный исполнительный орган (председатель, президент и т.п.) и могут образовываться постоянно действующие коллегиальные исполнительные органы (совет, правление, президиум и т.п.). По решению общего собрания членов общественной организации полномочия ее органа могут быть досрочно прекращены в случаях грубого нарушения этим органом своих обязанностей, обнаружившейся неспособности к надлежащему ведению дел или при наличии иных серьезных оснований</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7202,51 +7202,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Положения настоящего Кодекса о некоммерческих организациях применяются к общественным движениям, если иное не предусмотрено Федеральным законом от 19 мая 1995 года № 82-ФЗ "Об общественных объединениях"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Ассоциации и союзы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1238. Основные положения об ассоциации (союзе)</w:t>
+        <w:t>Статья 123.8. Основные положения об ассоциации (союзе)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Ассоциацией (союзом) признается объединение юридических лиц и (или) граждан, основанное на добровольном или в установленных законом случаях на обязательном членстве и созданное для представления и защиты общих, в том числе профессиональных, интересов, для достижения общественно полезных целей, а также иных не противоречащих закону и имеющих некоммерческий характер целей. В организационно-правовой форме ассоциации (союза) создаются, в частности, объединения лиц, имеющие целями координацию их предпринимательской деятельности, представление и защиту общих имущественных интересов, профессиональные объединения граждан, не имеющие целью защиту трудовых прав и интересов своих членов, профессиональные объединения граждан, не связанные с их участием в трудовых отношениях (объединения оценщиков, лиц творческих профессий и другие), саморегулируемые организации и их объединения. (В редакции федеральных законов от 13.07.2015 № 268-ФЗ; от 07.02.2017 № 12-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Ассоциации (союзы) могут иметь гражданские права и нести гражданские обязанности, соответствующие целям их создания и деятельности, предусмотренным уставами таких ассоциаций (союзов)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7265,111 +7265,111 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Ассоциация (союз) по решению своих членов может быть преобразована в общественную организацию, автономную некоммерческую организацию или общественно полезный фонд. (В редакции Федерального закона от 01.07.2021 № 287-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>Особенности правового положения ассоциаций (союзов) отдельных видов могут быть установлены законами</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1239. Учредители ассоциации (союза) и устав ассоциации (союза)</w:t>
+        <w:t>Статья 123.9. Учредители ассоциации (союза) и устав ассоциации (союза)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Число учредителей ассоциации (союза) не может быть менее двух. Законами, устанавливающими особенности правового положения ассоциаций (союзов) отдельных видов, могут быть установлены иные требования к минимальному числу учредителей таких ассоциаций (союзов)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Устав ассоциации (союза) должен содержать сведения о ее наименовании и месте нахождения, предмете и целях ее деятельности, условия о порядке вступления (принятия) членов в ассоциацию (союз) и выхода из нее, сведения о составе и компетенции органов ассоциации (союза) и порядке принятия ими решений, в том числе по вопросам, решения по которым принимаются единогласно или квалифицированным большинством голосов, об имущественных правах и обязанностях членов ассоциации (союза), о порядке распределения имущества, оставшегося после ликвидации ассоциации (союза)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 12310. Особенности управления в ассоциации (союзе)</w:t>
+        <w:t>Статья 123.10. Особенности управления в ассоциации (союзе)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>К исключительной компетенции высшего органа ассоциации (союза) наряду с вопросами, указанными в пункте 2 статьи 653 настоящего Кодекса, относится также принятие решений о порядке определения размера и способа уплаты членских взносов, о дополнительных имущественных взносах членов ассоциации (союза) в ее имущество и о размере их субсидиарной ответственности по обязательствам ассоциации (союза), если такая ответственность предусмотрена законом или уставом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В ассоциации (союзе) образуется единоличный исполнительный орган (председатель, президент и т.п.) и могут образовываться постоянно действующие коллегиальные исполнительные органы (совет, правление, президиум и т.п.). По решению высшего органа ассоциации (союза) полномочия органа ассоциации (союза) могут быть досрочно прекращены в случаях грубого нарушения этим органом своих обязанностей, обнаружившейся неспособности к надлежащему ведению дел или при наличии иных серьезных оснований</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 12311. Права и обязанности члена ассоциации (союза)</w:t>
+        <w:t>Статья 123.11. Права и обязанности члена ассоциации (союза)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Член ассоциации (союза) осуществляет корпоративные права, предусмотренные пунктом 1 статьи 652 настоящего Кодекса, в порядке, установленном в соответствии с законом уставом ассоциации (союза). Он также вправе на равных началах с другими членами ассоциации (союза) безвозмездно, если иное не предусмотрено законом, пользоваться оказываемыми ею услугами. Член ассоциации (союза) вправе выйти из нее по своему усмотрению в любое время</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Члены ассоциации (союза) наряду с обязанностями, предусмотренными для участников корпорации пунктом 4 статьи 652 настоящего Кодекса, также обязаны уплачивать предусмотренные уставом членские взносы и по решению высшего органа ассоциации (союза) вносить дополнительные имущественные взносы в имущество ассоциации (союза). Член ассоциации (союза) может быть исключен из нее в случаях и в порядке, которые установлены в соответствии с законом уставом ассоциации (союза)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7377,51 +7377,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Членство в ассоциации (союзе) неотчуждаемо. Последствия прекращения членства в ассоциации (союзе) устанавливаются законом и (или) ее уставом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>Товарищества собственников недвижимости</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 12312. Основные положения о товариществе собственников недвижимости</w:t>
+        <w:t>Статья 123.12. Основные положения о товариществе собственников недвижимости</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Товариществом собственников недвижимости признается добровольное объединение собственников недвижимого имущества (помещений в здании, в том числе в многоквартирном доме, или в нескольких зданиях, жилых домов, садовых домов, садовых или огородных земельных участков и т.п.), созданное ими для совместного владения, пользования и в установленных законом пределах распоряжения имуществом (вещами), в силу закона находящимся в их общей собственности или в общем пользовании, а также для достижения иных целей, предусмотренных законами. (В редакции Федерального закона от 29.07.2017 № 217-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Устав товарищества собственников недвижимости должен содержать сведения о его наименовании, включающем слова "товарищество собственников недвижимости", месте нахождения, предмете и целях его деятельности, составе и компетенции органов товарищества и порядке принятия ими решений, в том числе по вопросам, решения по которым принимаются единогласно или квалифицированным большинством голосов, а также иные сведения, предусмотренные законом</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7440,105 +7440,105 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Товарищество собственников недвижимости не отвечает по обязательствам своих членов. Члены товарищества собственников недвижимости не отвечают по его обязательствам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Товарищество собственников недвижимости по решению своих членов может быть преобразовано в потребительский кооператив</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 12313</w:t>
+        <w:t>Статья 123.13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>(Статья утратила силу - Федеральный закон от 24.07.2023 № 351-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 12314. Особенности управления в товариществе собственников недвижимости</w:t>
+        <w:t>Статья 123.14. Особенности управления в товариществе собственников недвижимости</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>К исключительной компетенции высшего органа товарищества собственников недвижимости наряду с вопросами, указанными в пункте 2 статьи 653 настоящего Кодекса, относится также принятие решений об установлении размера обязательных платежей и взносов членов товарищества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В товариществе собственников недвижимости создаются единоличный исполнительный орган (председатель) и постоянно действующий коллегиальный исполнительный орган (правление). По решению высшего органа товарищества собственников недвижимости (пункт 1 статьи 653) полномочия постоянно действующих органов товарищества могут быть досрочно прекращены в случаях грубого нарушения ими своих обязанностей, обнаружившейся неспособности к надлежащему ведению дел или при наличии иных серьезных оснований</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>Казачьи общества, внесенные в государственный реестр казачьих обществ в Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 12315. Казачье общество, внесенное в государственный реестр казачьих обществ в Российской Федерации</w:t>
+        <w:t>Статья 123.15. Казачье общество, внесенное в государственный реестр казачьих обществ в Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Казачьими обществами признаются внесенные в государственный реестр казачьих обществ в Российской Федерации объединения граждан, созданные в целях сохранения традиционных образа жизни, хозяйствования и культуры российского казачества, а также в иных целях, предусмотренных Федеральным законом от 5 декабря 2005 года № 154-ФЗ "О государственной службе российского казачества", добровольно принявших на себя в порядке, установленном законом, обязательства по несению государственной или иной службы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Казачье общество по решению его членов может быть преобразовано в ассоциацию (союз) или автономную некоммерческую организацию</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7546,51 +7546,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Положения настоящего Кодекса о некоммерческих организациях применяются к казачьим обществам, внесенным в государственный реестр казачьих обществ в Российской Федерации, если иное не установлено Федеральным законом от 5 декабря 2005 года № 154-ФЗ "О государственной службе российского казачества"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:t>Общины коренных малочисленных народов Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 12316. Община коренных малочисленных народов Российской Федерации</w:t>
+        <w:t>Статья 123.16. Община коренных малочисленных народов Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Общинами коренных малочисленных народов Российской Федерации признаются добровольные объединения граждан, относящихся к коренным малочисленным народам Российской Федерации и объединившихся по кровнородственному и (или) территориально-соседскому признаку в целях защиты исконной среды обитания, сохранения и развития традиционных образа жизни, хозяйствования, промыслов и культуры</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Члены общины коренных малочисленных народов Российской Федерации имеют право на получение части ее имущества или компенсации стоимости такой части при выходе из общины или ее ликвидации в порядке, установленном законом</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7787,51 +7787,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Особенности создания, правового положения и деятельности нотариальных палат субъектов Российской Федерации и Федеральной нотариальной палаты определяются законодательством о нотариате. § 7. Некоммерческие унитарные организации (Дополнение параграфом - Федеральный закон от 05.05.2014 № 99-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Общественно полезные фонды (Наименование в редакции Федерального закона от 01.07.2021 № 287-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 12317. Основные положения об общественно полезном фонде</w:t>
+        <w:t>Статья 123.17. Основные положения об общественно полезном фонде</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>(Наименование в редакции Федерального закона от 01.07.2021 № 287-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Общественно полезным фондом (далее также - фонд) в целях настоящего Кодекса признается унитарная некоммерческая организация, не имеющая членства, учрежденная гражданами и (или) юридическими лицами на основе добровольных имущественных взносов и преследующая благотворительные, культурные, образовательные или иные социальные, общественно полезные цели. (В редакции Федерального закона от 01.07.2021 № 287-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
@@ -7855,81 +7855,81 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Правовое положение негосударственных пенсионных фондов, включая случаи и порядок их возможной реорганизации, определяется настоящей статьей и статьями 12318 - 12320 настоящего Кодекса с учетом особенностей, предусмотренных законом о негосударственных пенсионных фондах</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>(Дополнение пунктом - Федеральный закон от 29.07.2017 № 259-ФЗ) (Утратил силу - Федеральный закон от 01.07.2021 № 287-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 12318. Имущество фонда</w:t>
+        <w:t>Статья 123.18. Имущество фонда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Имущество, переданное фонду его учредителями (учредителем), является собственностью фонда. Учредители фонда не имеют имущественных прав в отношении созданного ими фонда и не отвечают по его обязательствам, а фонд не отвечает по обязательствам своих учредителей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Фонд использует имущество для целей, определенных в его уставе. Ежегодно фонд обязан опубликовывать отчеты об использовании своего имущества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 12319. Управление фондом</w:t>
+        <w:t>Статья 123.19. Управление фондом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Если иное не предусмотрено законом или иным правовым актом, к исключительной компетенции высшего коллегиального органа фонда относятся: (В редакции Федерального закона от 08.03.2015 № 42-ФЗ) определение приоритетных направлений деятельности фонда, принципов образования и использования его имущества; образование других органов фонда и досрочное прекращение их полномочий; утверждение годовых отчетов и годовой бухгалтерской (финансовой) отчетности фонда; принятие решений о создании фондом хозяйственных обществ и (или) об участии в них фонда, за исключением случаев, когда уставом фонда принятие решений по указанным вопросам отнесено к компетенции иных коллегиальных органов фонда; (В редакции Федерального закона от 08.03.2015 № 42-ФЗ) принятие решений о создании филиалов и (или) об открытии представительств фонда; изменение устава фонда, если эта возможность предусмотрена уставом; одобрение совершаемых фондом сделок в случаях, предусмотренных законом. Законом или уставом фонда к исключительной компетенции высшего коллегиального органа фонда может быть отнесено принятие решений по иным вопросам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Высший коллегиальный орган фонда избирает единоличный исполнительный орган фонда (председателя, генерального директора и т.д.) и может назначить коллегиальный исполнительный орган фонда (правление) или иной коллегиальный орган фонда, если законом или другим правовым актом указанные полномочия не отнесены к компетенции учредителя фонда. (В редакции Федерального закона от 08.03.2015 № 42-ФЗ) К компетенции единоличного исполнительного и (или) коллегиальных органов фонда относится решение вопросов, не входящих в исключительную компетенцию высшего коллегиального органа фонда. (В редакции Федерального закона от 08.03.2015 № 42-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7937,51 +7937,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Лица, уполномоченные выступать от имени фонда, обязаны по требованию членов его высшего коллегиального органа, действующих в интересах фонда, в соответствии со статьей 531 настоящего Кодекса возместить убытки, причиненные ими фонду</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Попечительский совет фонда является органом фонда и осуществляет надзор за деятельностью фонда, принятием другими органами фонда решений и обеспечением их исполнения, использованием средств фонда, соблюдением фондом законодательства. Попечительский совет фонда осуществляет свою деятельность на общественных началах</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 12320. Изменение устава и ликвидация фонда</w:t>
+        <w:t>Статья 123.20. Изменение устава и ликвидация фонда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Устав фонда может быть изменен высшим коллегиальным органом фонда, если уставом не предусмотрена возможность его изменения по решению учредителя. Устав фонда может быть изменен решением суда, принятым по заявлению органов фонда или государственного органа, уполномоченного осуществлять надзор за деятельностью фонда, в случае, если сохранение устава фонда в неизменном виде влечет последствия, которые было невозможно предвидеть при учреждении фонда, а высший коллегиальный орган фонда или учредитель фонда не изменяет его устав</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Фонд может быть ликвидирован только на основании решения суда, принятого по заявлению заинтересованных лиц, в случае, если</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8574,51 +8574,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>Единоличный исполнительный орган наследственного фонда обязан хранить устав наследственного фонда и внесенные в него изменения и дополнения, которые зарегистрированы в установленном порядке, решение об учреждении наследственного фонда, документы, подтверждающие права наследственного фонда на его имущество, документ, содержащий условия управления наследственным фондом, годовые отчеты, документы бухгалтерского учета, документы бухгалтерской (финансовой) отчетности, протоколы собраний коллегиальных органов наследственного фонда, отчеты оценщиков, заключения ревизионной комиссии (ревизора) наследственного фонда, аудитора наследственного фонда, государственных и муниципальных органов финансового контроля, судебные акты по спорам, связанным с управлением наследственным фондом, иные документы, предусмотренные настоящим Кодексом, уставом наследственного фонда и условиями управления наследственным фондом. Уставом наследственного фонда может быть предусмотрено хранение документов, указанных в абзаце первом настоящего пункта, у нотариуса по правилам, предусмотренным законодательством о нотариате</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Учреждения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 12321. Основные положения об учреждениях</w:t>
+        <w:t>Статья 123.21. Основные положения об учреждениях</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Учреждением признается унитарная некоммерческая организация, созданная собственником для осуществления управленческих, социально-культурных или иных функций некоммерческого характера. Учредитель является собственником имущества созданного им учреждения. На имущество, закрепленное собственником за учреждением и приобретенное учреждением по иным основаниям, оно приобретает право оперативного управления в соответствии с настоящим Кодексом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Учреждение может быть создано гражданином или юридическим лицом (частное учреждение) либо соответственно Российской Федерацией, субъектом Российской Федерации, муниципальным образованием (государственное учреждение, муниципальное учреждение). При создании учреждения не допускается соучредительство нескольких лиц</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8626,51 +8626,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Учреждение отвечает по своим обязательствам находящимися в его распоряжении денежными средствами, а в случаях, установленных законом, также иным имуществом. При недостаточности указанных денежных средств или имущества субсидиарную ответственность по обязательствам учреждения в случаях, предусмотренных пунктами 4 - 6 статьи 12322 и пунктом 2 статьи 12323 настоящего Кодекса, несет собственник соответствующего имущества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Учредитель учреждения назначает его руководителя, являющегося органом учреждения. В случаях и в порядке, которые предусмотрены законом, руководитель государственного или муниципального учреждения может избираться его коллегиальным органом и утверждаться его учредителем. По решению учредителя в учреждении могут быть созданы коллегиальные органы, подотчетные учредителю. Компетенция коллегиальных органов учреждения, порядок их создания и принятия ими решений определяются законом и уставом учреждения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 12322. Государственное учреждение и муниципальное учреждение</w:t>
+        <w:t>Статья 123.22. Государственное учреждение и муниципальное учреждение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Государственное или муниципальное учреждение может быть казенным, бюджетным или автономным учреждением</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Порядок финансового обеспечения деятельности государственных и муниципальных учреждений определяется законом</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8722,51 +8722,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:t>Государственное или муниципальное учреждение может быть преобразовано в некоммерческую организацию иных организационно-правовых форм в случаях, предусмотренных законом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:t>Особенности правового положения государственных и муниципальных учреждений отдельных типов определяются законом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 12323. Частное учреждение</w:t>
+        <w:t>Статья 123.23. Частное учреждение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Частное учреждение полностью или частично финансируется собственником его имущества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Частное учреждение отвечает по своим обязательствам находящимися в его распоряжении денежными средствами. При недостаточности указанных денежных средств субсидиарную ответственность по обязательствам частного учреждения несет собственник его имущества</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8774,51 +8774,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Частное учреждение может быть преобразовано учредителем в автономную некоммерческую организацию или фонд</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Автономные некоммерческие организации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 12324. Основные положения об автономной некоммерческой организации</w:t>
+        <w:t>Статья 123.24. Основные положения об автономной некоммерческой организации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Автономной некоммерческой организацией признается унитарная некоммерческая организация, не имеющая членства и созданная на основе имущественных взносов граждан и (или) юридических лиц в целях предоставления услуг в сферах образования, здравоохранения, культуры, науки и иных сферах некоммерческой деятельности. Автономная некоммерческая организация может быть создана одним лицом (может иметь одного учредителя)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Устав автономной некоммерческой организации должен содержать сведения о ее наименовании, включающем слова "автономная некоммерческая организация", месте нахождения, предмете и целях ее деятельности, составе, порядке образования и компетенции органов автономной некоммерческой организации, а также иные предусмотренные законом сведения</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8870,51 +8870,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:t>Автономная некоммерческая организация по решению своих учредителей может быть преобразована в фонд</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:t>В части, не урегулированной настоящим Кодексом, правовое положение автономных некоммерческих организаций, а также права и обязанности их учредителей устанавливаются законом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 12325. Управление автономной некоммерческой организацией</w:t>
+        <w:t>Статья 123.25. Управление автономной некоммерческой организацией</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Управление деятельностью автономной некоммерческой организации осуществляют ее учредители в порядке, установленном ее уставом, утвержденным ее учредителями</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>По решению учредителей (учредителя) автономной некоммерческой организации в ней может быть создан постоянно действующий коллегиальный орган (органы), компетенция которого устанавливается уставом автономной некоммерческой организации</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8922,133 +8922,133 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Учредители (учредитель) автономной некоммерческой организации назначают единоличный исполнительный орган автономной некоммерческой организации (председателя, генерального директора и т.п.). Единоличным исполнительным органом автономной некоммерческой организации может быть назначен один из ее учредителей-граждан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Религиозные организации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 12326. Основные положения о религиозных организациях</w:t>
+        <w:t>Статья 123.26. Основные положения о религиозных организациях</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Религиозной организацией признается добровольное объединение постоянно и на законных основаниях проживающих на территории Российской Федерации граждан Российской Федерации или иных лиц, образованное ими в целях совместного исповедания и распространения веры и зарегистрированное в установленном законом порядке в качестве юридического лица (местная религиозная организация), объединение этих организаций (централизованная религиозная организация), а также созданная указанным объединением в соответствии с законом о свободе совести и о религиозных объединениях в целях совместного исповедания и распространения веры организация и (или) созданный указанным объединением руководящий или координирующий орган</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Гражданско-правовое положение религиозных организаций определяется настоящим Кодексом и законом о свободе совести и о религиозных объединениях. Положения настоящего Кодекса применяются к религиозным организациям, если иное не установлено законом о свободе совести и о религиозных объединениях и другими законами. Религиозные организации действуют в соответствии со своими уставами и внутренними установлениями, не противоречащими закону. Порядок образования органов религиозной организации и их компетенция, порядок принятия решений этими органами, а также отношения между религиозной организацией и лицами, входящими в состав ее органов, определяются в соответствии с законом о свободе совести и о религиозных объединениях уставом и внутренними установлениями религиозной организации. (Пункт в редакции Федерального закона от 06.04.2015 № 80-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Религиозная организация не может быть преобразована в юридическое лицо другой организационно-правовой формы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 12327. Учредители и устав религиозной организации</w:t>
+        <w:t>Статья 123.27. Учредители и устав религиозной организации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Местная религиозная организация создается в соответствии с законом о свободе совести и о религиозных объединениях не менее чем десятью гражданами-учредителями, централизованная религиозная организация - не менее чем тремя местными религиозными организациями или другой централизованной религиозной организацией</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Учредительным документом религиозной организации является устав, утвержденный ее учредителями или централизованной религиозной организацией. Устав религиозной организации должен содержать сведения о ее виде, наименовании и месте нахождения, предмете и целях ее деятельности, составе, компетенции ее органов и порядке принятия ими решений, об источниках образования ее имущества, о направлениях его использования и порядке распределения имущества, остающегося после ее ликвидации, а также иные сведения, предусмотренные законом о свободе совести и о религиозных объединениях</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Учредитель (учредители) религиозной организации может выполнять функции органа управления или членов коллегиального органа управления данной религиозной организации в порядке, установленном в соответствии с законом о свободе совести и о религиозных объединениях уставом религиозной организации и внутренними установлениями</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 12328. Имущество религиозной организации</w:t>
+        <w:t>Статья 123.28. Имущество религиозной организации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Религиозные организации являются собственниками принадлежащего им имущества, в том числе имущества, приобретенного или созданного ими за счет собственных средств, а также пожертвованного религиозным организациям или приобретенного ими по иным предусмотренным законом основаниям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>На принадлежащее религиозным организациям имущество богослужебного назначения не может быть обращено взыскание по требованиям их кредиторов. Перечень такого имущества определяется в порядке, установленном законом о свободе совести и о религиозных объединениях</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9481,51 +9481,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Взыскание может быть обращено на неделимую вещь только в целом, если законом или судебным актом не установлена возможность выделения из вещи ее составной части, в том числе в целях продажи ее отдельно</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Отношения по поводу долей в праве собственности на неделимую вещь регулируются правилами главы 16, статьи 1168 настоящего Кодекса. (Статья в редакции Федерального закона от 02.07.2013 № 142-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1331. Единый недвижимый комплекс</w:t>
+        <w:t>Статья 133.1. Единый недвижимый комплекс</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Недвижимой вещью, участвующей в обороте как единый объект, может являться единый недвижимый комплекс - совокупность объединенных единым назначением зданий, сооружений и иных вещей, неразрывно связанных физически или технологически, в том числе линейных объектов (железные дороги, линии электропередачи, трубопроводы и другие), либо расположенных на одном земельном участке, если в едином государственном реестре прав на недвижимое имущество зарегистрировано право собственности на совокупность указанных объектов в целом как одну недвижимую вещь. К единым недвижимым комплексам применяются правила о неделимых вещах. (Дополнение статьей - Федеральный закон от 02.07.2013 № 142-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 134. Сложные вещи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Если различные вещи соединены таким образом, который предполагает их использование по общему назначению (сложная вещь), то действие сделки, совершенной по поводу сложной вещи, распространяется на все входящие в нее вещи, поскольку условиями сделки не предусмотрено иное. (Статья в редакции Федерального закона от 02.07.2013 № 142-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -9615,171 +9615,171 @@
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Случаи, порядок и условия использования иностранной валюты на территории Российской Федерации определяются законом или в установленном им порядке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 141. Валютные ценности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Виды имущества, признаваемого валютными ценностями, и порядок совершения сделок с ними определяются законом о валютном регулировании и валютном контроле. Права на валютные ценности защищаются в Российской Федерации на общих основаниях. (В редакции Федерального закона от 02.07.2013 № 142-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1411. Цифровые права</w:t>
+        <w:t>Статья 141.1. Цифровые права</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Цифровыми правами признаются названные в таком качестве в законе обязательственные и иные права, содержание и условия осуществления которых определяются в соответствии с правилами информационной системы, отвечающей установленным законом признакам. Осуществление, распоряжение, в том числе передача, залог, обременение цифрового права другими способами или ограничение распоряжения цифровым правом возможны только в информационной системе без обращения к третьему лицу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Если иное не предусмотрено законом, обладателем цифрового права признается лицо, которое в соответствии с правилами информационной системы имеет возможность распоряжаться этим правом. В случаях и по основаниям, которые предусмотрены законом, обладателем цифрового права признается иное лицо</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Переход цифрового права на основании сделки не требует согласия лица, обязанного по такому цифровому праву. (Дополнение статьей - Федеральный закон от 18.03.2019 № 34-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Недвижимые вещи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1412. Земельный участок как недвижимая вещь</w:t>
+        <w:t>Статья 141.2. Земельный участок как недвижимая вещь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Земельным участком признается часть поверхности земли, границы которой определены в порядке, установленном законом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Земельный участок является недвижимой вещью (статья 130)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1413. Здания и сооружения как недвижимые вещи</w:t>
+        <w:t>Статья 141.3. Здания и сооружения как недвижимые вещи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Здания и сооружения являются недвижимыми вещами (статья 130). Здания и сооружения создаются в результате строительства</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Здания и сооружения могут быть образованы в результате раздела недвижимой вещи (здания, сооружения, единого недвижимого комплекса) или в результате объединения нескольких недвижимых вещей (зданий, сооружений, всех помещений и машино-мест, расположенных в одном здании, сооружении)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Изменение характеристик здания или сооружения не влечет образования новых здания или сооружения, если иное не установлено законом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1414. Помещения как недвижимые вещи</w:t>
+        <w:t>Статья 141.4. Помещения как недвижимые вещи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Помещением признается обособленная часть здания или сооружения, пригодная для постоянного проживания граждан (жилое помещение) либо для других целей, не связанных с проживанием граждан (нежилое помещение), и подходящая для использования в соответствующих целях</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Помещения, предназначенные для обслуживания иных помещений в здании или сооружении, являются общим имуществом в таких здании или сооружении и не участвуют в обороте как самостоятельные недвижимые вещи, за исключением случая, предусмотренного пунктом 7 статьи 2875 настоящего Кодекса</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9820,51 +9820,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>Образование помещений и машино-мест в объектах незавершенного строительства не допускается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:t>Правила настоящей главы о помещениях подлежат применению к жилым помещениям, если иное не установлено Жилищным кодексом Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1415. Образование недвижимых вещей</w:t>
+        <w:t>Статья 141.5. Образование недвижимых вещей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Законом могут быть установлены запреты или ограничения на образование отдельных видов недвижимых вещей либо условия, при соблюдении которых допускается образование таких недвижимых вещей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Обременения, установленные в отношении исходной недвижимой вещи, сохраняются в отношении всех образованных недвижимых вещей, если настоящим Кодексом или соглашением собственника исходной недвижимой вещи с лицом, в пользу которого установлено обременение, не определено иное</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9995,51 +9995,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>владелец ценной бумаги, указанный в качестве правообладателя в учетных записях, которые ведутся обязанным лицом или действующим по его поручению и имеющим соответствующую лицензию лицом. Законом может быть предусмотрена обязанность передачи такого учета лицу, имеющему соответствующую лицензию</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>владелец ценной бумаги, если ценная бумага была выдана на его имя или перешла к нему от первоначального владельца в порядке непрерывного ряда уступок требования (цессий) путем совершения на ней именных передаточных надписей или в иной форме в соответствии с правилами, установленными для уступки требования (цессии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1431. Требования к документарной ценной бумаге</w:t>
+        <w:t>Статья 143.1. Требования к документарной ценной бумаге</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Обязательные реквизиты, требования к форме документарной ценной бумаги и другие требования к документарной ценной бумаге определяются законом или в установленном им порядке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>При отсутствии в документе обязательных реквизитов документарной ценной бумаги, несоответствии его установленной форме и другим требованиям документ не является ценной бумагой, но сохраняет значение письменного доказательства</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10277,51 +10277,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Лицо, передавшее документарную ценную бумагу, несет ответственность за недействительность прав, удостоверенных ценной бумагой, если иное не установлено законом. Лицо, передавшее документарную ценную бумагу, несет ответственность за исполнение обязательства по ней при наличии соответствующей оговорки, а также в иных случаях, установленных законом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Владелец ценной бумаги, обнаруживший ее подлог или подделку, вправе потребовать от лица, передавшего ему ценную бумагу, исполнения обязательств по такой ценной бумаге и возмещения убытков</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1471. Особенности истребования документарных ценных бумаг от добросовестного приобретателя</w:t>
+        <w:t>Статья 147.1. Особенности истребования документарных ценных бумаг от добросовестного приобретателя</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Истребование документарных ценных бумаг из чужого незаконного владения осуществляется по правилам настоящего Кодекса об истребовании вещи из чужого незаконного владения с особенностями, предусмотренными настоящей статьей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Правом на истребование документарных ценных бумаг из чужого незаконного владения обладает лицо, которое на момент, когда ценные бумаги выбыли из его владения, являлось их законным владельцем</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10403,51 +10403,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>При утрате учетных записей о владельцах именных документарных ценных бумаг лицо, ведущее учет, обязано опубликовать незамедлительно информацию об этом в средствах массовой информации, в которых подлежат опубликованию сведения о банкротстве, и предложить лицам, которые были указаны в качестве правообладателей в учетных записях, представить именные ценные бумаги в срок, который указан при опубликовании информации и который не может быть менее трех месяцев с момента ее опубликования. Учетные записи о владельцах именных документарных ценных бумаг должны быть восстановлены лицом, ведущим такой учет, в течение месяца со дня окончания срока представления ценных бумаг их владельцами. При уклонении лица, ведущего учет, от восстановления учетных записей они подлежат восстановлению судом по иску заинтересованного лица в порядке, установленном процессуальным законодательством</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>Лицо, обязанное по именной документарной ценной бумаге, и лицо, осуществляющее по его поручению учет прав на ценные бумаги, несут солидарную ответственность за убытки, причиненные владельцам таких ценных бумаг в результате утраты учетных записей или нарушения порядка и сроков восстановления таких записей, если не докажут, что утрата или нарушение имели место вследствие непреодолимой силы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1481. Обездвижение документарных ценных бумаг</w:t>
+        <w:t>Статья 148.1. Обездвижение документарных ценных бумаг</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>В соответствии с законом или в установленном им порядке документарные ценные бумаги могут быть обездвижены, то есть переданы на хранение лицу, которое в соответствии с законом вправе осуществлять хранение документарных ценных бумаг и (или) учет прав на ценные бумаги. Переход прав на обездвиженные ценные бумаги и осуществление прав, удостоверенных такими ценными бумагами, регулируются статьями 149 - 1495 настоящего Кодекса, если иное не предусмотрено законом. § 3. Бездокументарные ценные бумаги</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 149. Общие положения о бездокументарных ценных бумагах</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Лицами, ответственными за исполнение по бездокументарной ценной бумаге, являются лицо, которое выпустило ценную бумагу, а также лица, которые предоставили обеспечение исполнения соответствующего обязательства. Лица, ответственные за исполнение по бездокументарной ценной бумаге, должны быть указаны в решении о ее выпуске или в ином предусмотренном законом акте лица, выпустившего ценную бумагу. Право требовать от обязанного лица исполнения по бездокументарной ценной бумаге признается за лицом, указанным в учетных записях в качестве правообладателя, или за иным лицом, которое в соответствии с законом осуществляет права по ценной бумаге</w:t>
       </w:r>
@@ -10468,92 +10468,92 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Распоряжение, в том числе передача, залог, обременение другими способами бездокументарных ценных бумаг, а также ограничения распоряжения ими могут осуществляться только посредством обращения к лицу, осуществляющему учет прав на бездокументарные ценные бумаги, для внесения соответствующих записей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Лицо, выпустившее бездокументарную ценную бумагу, и лицо, осуществляющее по его поручению учет прав на такие ценные бумаги, несут солидарную ответственность за убытки, причиненные в результате нарушения порядка учета прав, порядка совершения операций по счетам, утраты учетных данных, предоставления недостоверной информации об учетных данных, если не докажут, что нарушение имело место вследствие непреодолимой силы. Лицо, ответственное за исполнение по бездокументарной ценной бумаге, не несет ответственность за убытки, причиненные в результате нарушения порядка учета прав лицами, действующими на основании договора с правообладателем или с иным лицом, которое в соответствии с законом осуществляет права по ценной бумаге</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1491. Исполнение по бездокументарной ценной бумаге</w:t>
+        <w:t>Статья 149.1. Исполнение по бездокументарной ценной бумаге</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Надлежащим исполнением по бездокументарной ценной бумаге признается исполнение, произведенное обязанным лицом лицам, указанным в абзаце втором пункта 1 статьи 149 настоящего Кодекса. Законом могут быть установлены случаи, когда на определенную дату фиксируется перечень лиц, имеющих право требовать исполнения по бездокументарным ценным бумагам. Надлежащим признается исполнение, произведенное таким лицам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В случаях, предусмотренных законом, надлежащим признается исполнение лицам иным, чем те, которые указаны в пункте 1 настоящей статьи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Правила, предусмотренные пунктом 2 статьи 144 и статьей 145 настоящего Кодекса, применяются к отношениям, связанным с исполнением по бездокументарным ценным бумагам, если это не противоречит существу таких ценных бумаг</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1492. Переход прав по бездокументарной ценной бумаге и возникновение обременения бездокументарной ценной бумаги</w:t>
+        <w:t>Статья 149.2. Переход прав по бездокументарной ценной бумаге и возникновение обременения бездокументарной ценной бумаги</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Передача прав на бездокументарные ценные бумаги приобретателю осуществляется посредством списания бездокументарных ценных бумаг со счета лица, совершившего их отчуждение, и зачисления их на счет приобретателя на основании распоряжения лица, совершившего отчуждение. Законом или договором правообладателя с лицом, осуществляющим учет прав на бездокументарные ценные бумаги, могут быть предусмотрены иные основания и условия списания ценных бумаг и их зачисления, в том числе возможность списания ценных бумаг со счета лица, совершившего отчуждение, без представления его распоряжения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Права по бездокументарной ценной бумаге переходят к приобретателю с момента внесения лицом, осуществляющим учет прав на бездокументарные ценные бумаги, соответствующей записи по счету приобретателя</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10583,122 +10583,122 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>Оформление перехода прав на бездокументарные ценные бумаги в порядке наследования производится на основании представленного наследником свидетельства о праве на наследство (статья 1162). Переход прав на бездокументарные ценные бумаги при реализации таких ценных бумаг в случае обращения на них взыскания оформляется на основании распоряжения лица, уполномоченного на реализацию имущества правообладателя. Оформление передачи прав на бездокументарные ценные бумаги в соответствии с судебным решением производится лицом, осуществляющим учет прав, на основании решения суда или на основании акта лица, осуществляющего исполнение судебного решения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>Уклонение или отказ лица, осуществляющего учет прав на бездокументарные ценные бумаги, от проведения операции по счету могут быть оспорены в суде</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1493. Защита нарушенных прав правообладателей</w:t>
+        <w:t>Статья 149.3. Защита нарушенных прав правообладателей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Правообладатель, со счета которого были неправомерно списаны бездокументарные ценные бумаги, вправе требовать от лица, на счет которого ценные бумаги были зачислены, возврата такого же количества соответствующих ценных бумаг. Бездокументарные ценные бумаги, удостоверяющие только денежное право требования, а также бездокументарные ценные бумаги, приобретенные на организованных торгах, независимо от вида удостоверяемого права не могут быть истребованы от добросовестного приобретателя. Если бездокументарные ценные бумаги были безвозмездно приобретены у лица, которое не имело права их отчуждать, правообладатель вправе истребовать такие ценные бумаги во всех случаях</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Если бездокументарные ценные бумаги, которые правообладатель вправе истребовать, были конвертированы в другие ценные бумаги, правообладатель вправе истребовать те ценные бумаги, в которые были конвертированы ценные бумаги, списанные с его счета</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Правообладатель, со счета которого бездокументарные ценные бумаги были неправомерно списаны, при наличии возможности приобретения таких же ценных бумаг на организованных торгах по своему выбору вправе потребовать от лиц, несущих перед ним ответственность за причиненные этим убытки, приобретения таких же ценных бумаг за их счет либо возмещения всех необходимых для их приобретения расходов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1494. Последствия истребования бездокументарных ценных бумаг</w:t>
+        <w:t>Статья 149.4. Последствия истребования бездокументарных ценных бумаг</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае удовлетворения требования правообладателя о возврате бездокументарных ценных бумаг в соответствии с пунктом 1 или пунктом 2 статьи 1493 настоящего Кодекса правообладатель пользуется в отношении лица, со счета которого ценные бумаги были ему возвращены, правами, указанными в пункте 5 статьи 1471 настоящего Кодекса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае реализации неуправомоченными лицами удостоверенных бездокументарными ценными бумагами права на участие в управлении акционерным обществом или иного права на участие в принятии решения собрания правообладатель может оспорить соответствующее решение собрания, нарушающее его права и охраняемые законом интересы, если акционерное общество или лица, волеизъявление которых имело значение при принятии решения собрания, знали или должны были знать о наличии спора о правах на бездокументарные ценные бумаги и голосование правообладателя могло повлиять на принятие решения. Иск об оспаривании решения собрания может быть предъявлен в течение трех месяцев со дня, когда лицо, имеющее право на ценную бумагу, узнало или должно было узнать о неправомерном списании ценных бумаг с его счета, но не позднее одного года со дня принятия соответствующего решения. Суд может оставить решение собрания в силе, если признание решения недействительным повлечет причинение несоразмерного ущерба кредиторам акционерного общества или иным третьим лицам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1495. Последствия утраты учетных записей, удостоверяющих права на бездокументарные ценные бумаги</w:t>
+        <w:t>Статья 149.5. Последствия утраты учетных записей, удостоверяющих права на бездокументарные ценные бумаги</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>При утрате учетных записей, удостоверяющих права на бездокументарные ценные бумаги, лицо, осуществляющее учет прав, обязано незамедлительно опубликовать информацию об этом в средствах массовой информации, в которых подлежат опубликованию сведения о банкротстве, и обратиться в суд с заявлением о восстановлении данных учета прав в порядке, установленном процессуальным законодательством. Требование о восстановлении данных учета прав на бездокументарные ценные бумаги может быть заявлено любым заинтересованным лицом. Восстановление данных учета прав осуществляется в порядке, установленном процессуальным законодательством. При восстановлении данных учета прав на бездокументарные ценные бумаги записи о правообладателях вносятся на основании решения суда. Информация о восстановлении данных учета прав на бездокументарные ценные бумаги опубликовывается для всеобщего сведения в средствах массовой информации, в которых подлежат опубликованию сведения о банкротстве, на основании решения суда за счет лица, осуществлявшего этот учет на момент утраты учетных записей, удостоверявших права на бездокументарные ценные бумаги</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Записи об учете прав на бездокументарные ценные бумаги не имеют силы с момента, когда лицо, осуществляющее учет прав, утратило учетные записи, и до дня вступления в законную силу решения суда о восстановлении данных учета прав</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10864,51 +10864,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">10. </w:t>
       </w:r>
       <w:r>
         <w:t>Правила пунктов 1 - 9 настоящей статьи, за исключением положений о компенсации морального вреда, могут быть применены судом также к случаям распространения любых не соответствующих действительности сведений о гражданине, если такой гражданин докажет несоответствие указанных сведений действительности. Срок исковой давности по требованиям, предъявляемым в связи с распространением указанных сведений в средствах массовой информации, составляет один год со дня опубликования таких сведений в соответствующих средствах массовой информации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">11. </w:t>
       </w:r>
       <w:r>
         <w:t>Правила настоящей статьи о защите деловой репутации гражданина, за исключением положений о компенсации морального вреда, соответственно применяются к защите деловой репутации юридического лица. (Статья в редакции Федерального закона от 02.07.2013 № 142-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1521. Охрана изображения гражданина</w:t>
+        <w:t>Статья 152.1. Охрана изображения гражданина</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Обнародование и дальнейшее использование изображения гражданина (в том числе его фотографии, а также видеозаписи или произведения изобразительного искусства, в которых он изображен) допускаются только с согласия этого гражданина. После смерти гражданина его изображение может использоваться только с согласия детей и пережившего супруга, а при их отсутствии - с согласия родителей. Такое согласие не требуется в случаях, когда: (В редакции Федерального закона от 02.07.2013 № 142-ФЗ) 1) использование изображения осуществляется в государственных, общественных или иных публичных интересах;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Изготовленные в целях введения в гражданский оборот, а также находящиеся в обороте экземпляры материальных носителей, содержащих изображение гражданина, полученное или используемое с нарушением пункта 1 настоящей статьи, подлежат на основании судебного решения изъятию из оборота и уничтожению без какой бы то ни было компенсации. (Дополнение пунктом - Федеральный закон от 02.07.2013 № 142-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10927,51 +10927,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>изображение гражданина получено при съемке, которая проводится в местах, открытых для свободного посещения, или на публичных мероприятиях (собраниях, съездах, конференциях, концертах, представлениях, спортивных соревнованиях и подобных мероприятиях), за исключением случаев, когда такое изображение является основным объектом использования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>гражданин позировал за плату</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1522. Охрана частной жизни гражданина</w:t>
+        <w:t>Статья 152.2. Охрана частной жизни гражданина</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Если иное прямо не предусмотрено законом, не допускаются без согласия гражданина сбор, хранение, распространение и использование любой информации о его частной жизни, в частности сведений о его происхождении, о месте его пребывания или жительства, о личной и семейной жизни. Не являются нарушением правил, установленных абзацем первым настоящего пункта, сбор, хранение, распространение и использование информации о частной жизни гражданина в государственных, общественных или иных публичных интересах, а также в случаях, если информация о частной жизни гражданина ранее стала общедоступной либо была раскрыта самим гражданином или по его воле</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Стороны обязательства не вправе разглашать ставшую известной им при возникновении и (или) исполнении обязательства информацию о частной жизни гражданина, являющегося стороной или третьим лицом в данном обязательстве, если соглашением не предусмотрена возможность такого разглашения информации о сторонах</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11119,51 +11119,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Сделка считается совершенной под отменительным условием, если стороны поставили прекращение прав и обязанностей в зависимость от обстоятельства, относительно которого неизвестно, наступит оно или не наступит</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Если наступлению условия недобросовестно воспрепятствовала сторона, которой наступление условия невыгодно, то условие признается наступившим. Если наступлению условия недобросовестно содействовала сторона, которой наступление условия выгодно, то условие признается ненаступившим</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1571. Согласие на совершение сделки</w:t>
+        <w:t>Статья 157.1. Согласие на совершение сделки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Правила настоящей статьи применяются, если другое не предусмотрено законом или иным правовым актом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Если на совершение сделки в силу закона требуется согласие третьего лица, органа юридического лица или государственного органа либо органа местного самоуправления, о своем согласии или об отказе в нем третье лицо или соответствующий орган сообщает лицу, запросившему согласие, либо иному заинтересованному лицу в разумный срок после получения обращения лица, запросившего согласие</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11542,51 +11542,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>В случаях, предусмотренных пунктами 1 и 2 настоящей статьи, сторона, необоснованно уклоняющаяся от нотариального удостоверения или государственной регистрации сделки, должна возместить другой стороне убытки, вызванные задержкой в совершении или регистрации сделки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Срок исковой давности по требованиям, указанным в настоящей статье, составляет один год. (Статья в редакции Федерального закона от 07.05.2013 № 100-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1651. Юридически значимые сообщения</w:t>
+        <w:t>Статья 165.1. Юридически значимые сообщения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Заявления, уведомления, извещения, требования или иные юридически значимые сообщения, с которыми закон или сделка связывает гражданско-правовые последствия для другого лица, влекут для этого лица такие последствия с момента доставки соответствующего сообщения ему или его представителю. Сообщение считается доставленным и в тех случаях, если оно поступило лицу, которому оно направлено (адресату), но по обстоятельствам, зависящим от него, не было ему вручено или адресат не ознакомился с ним</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Правила пункта 1 настоящей статьи применяются, если иное не предусмотрено законом или условиями сделки либо не следует из обычая или из практики, установившейся во взаимоотношениях сторон. (Дополнение статьей - Федеральный закон от 07.05.2013 № 100-ФЗ) § 2. Недействительность сделок</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11844,51 +11844,51 @@
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Правила настоящей статьи не распространяются на мелкие бытовые и другие сделки малолетних, которые они вправе совершать самостоятельно в соответствии со статьей 28 настоящего Кодекса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 173. Недействительность сделки юридического лица, совершенной в противоречии с целями его деятельности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Сделка, совершенная юридическим лицом в противоречии с целями деятельности, определенно ограниченными в его учредительных документах, может быть признана судом недействительной по иску этого юридического лица, его учредителя (участника) или иного лица, в интересах которого установлено ограничение, если доказано, что другая сторона сделки знала или должна была знать о таком ограничении. (Статья в редакции Федерального закона от 07.05.2013 № 100-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1731. Недействительность сделки, совершенной без необходимого в силу закона согласия третьего лица, органа юридического лица или государственного органа либо органа местного самоуправления</w:t>
+        <w:t>Статья 173.1. Недействительность сделки, совершенной без необходимого в силу закона согласия третьего лица, органа юридического лица или государственного органа либо органа местного самоуправления</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Сделка, совершенная без согласия третьего лица, органа юридического лица или государственного органа либо органа местного самоуправления, необходимость получения которого предусмотрена законом, является оспоримой, если из закона не следует, что она ничтожна или не влечет правовых последствий для лица, управомоченного давать согласие, при отсутствии такого согласия. Она может быть признана недействительной по иску такого лица или иных лиц, указанных в законе. Законом или в предусмотренных им случаях соглашением с лицом, согласие которого необходимо на совершение сделки, могут быть установлены иные последствия отсутствия необходимого согласия на совершение сделки, чем ее недействительность</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Поскольку законом не установлено иное, оспоримая сделка, совершенная без необходимого в силу закона согласия третьего лица, органа юридического лица или государственного органа либо органа местного самоуправления, может быть признана недействительной, если доказано, что другая сторона сделки знала или должна была знать об отсутствии на момент совершения сделки необходимого согласия такого лица или такого органа</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11915,51 +11915,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Если полномочия лица на совершение сделки ограничены договором или положением о филиале или представительстве юридического лица либо полномочия действующего от имени юридического лица без доверенности органа юридического лица ограничены учредительными документами юридического лица или иными регулирующими его деятельность документами по сравнению с тем, как они определены в доверенности, в законе либо как они могут считаться очевидными из обстановки, в которой совершается сделка, и при ее совершении такое лицо или такой орган вышли за пределы этих ограничений, сделка может быть признана судом недействительной по иску лица, в интересах которого установлены ограничения, лишь в случаях, когда доказано, что другая сторона сделки знала или должна была знать об этих ограничениях</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Сделка, совершенная представителем или действующим от имени юридического лица без доверенности органом юридического лица в ущерб интересам представляемого или интересам юридического лица, может быть признана судом недействительной по иску представляемого или по иску юридического лица, а в случаях, предусмотренных законом, по иску, предъявленному в их интересах иным лицом или иным органом, если другая сторона сделки знала или должна была знать о явном ущербе для представляемого или для юридического лица либо имели место обстоятельства, которые свидетельствовали о сговоре либо об иных совместных действиях представителя или органа юридического лица и другой стороны сделки в ущерб интересам представляемого или интересам юридического лица. (Статья в редакции Федерального закона от 07.05.2013 № 100-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1741. Последствия совершения сделки в отношении имущества, распоряжение которым запрещено или ограничено</w:t>
+        <w:t>Статья 174.1. Последствия совершения сделки в отношении имущества, распоряжение которым запрещено или ограничено</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Сделка, совершенная с нарушением запрета или ограничения распоряжения имуществом, вытекающих из закона, в частности из законодательства о несостоятельности (банкротстве), ничтожна в той части, в какой она предусматривает распоряжение таким имуществом (статья 180)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Сделка, совершенная с нарушением запрета на распоряжение имуществом должника, наложенного в судебном или ином установленном законом порядке в пользу его кредитора или иного управомоченного лица, не препятствует реализации прав указанного кредитора или иного управомоченного лица, которые обеспечивались запретом, за исключением случаев, если приобретатель имущества не знал и не должен был знать о запрете. (Дополнение статьей - Федеральный закон от 07.05.2013 № 100-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12278,81 +12278,81 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Срок исковой давности по требованию о признании оспоримой сделки недействительной и о применении последствий ее недействительности составляет один год. Течение срока исковой давности по указанному требованию начинается со дня прекращения насилия или угрозы, под влиянием которых была совершена сделка (пункт 1 статьи 179), либо со дня, когда истец узнал или должен был узнать об иных обстоятельствах, являющихся основанием для признания сделки недействительной. (Статья в редакции Федерального закона от 21.07.2005 № 109-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Решения собраний</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1811. Основные положения</w:t>
+        <w:t>Статья 181.1. Основные положения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Правила, предусмотренные настоящей главой, применяются, если законом или в установленном им порядке не предусмотрено иное</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Решение собрания, с которым закон связывает гражданско-правовые последствия, порождает правовые последствия, на которые решение собрания направлено, для всех лиц, имевших право участвовать в данном собрании (участников юридического лица, сособственников, кредиторов при банкротстве и других - участников гражданско-правового сообщества), а также для иных лиц, если это установлено законом или вытекает из существа отношений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1812. Принятие решения собрания</w:t>
+        <w:t>Статья 181.2. Принятие решения собрания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Решение собрания считается принятым, если за него проголосовало большинство участников собрания и при этом в заседании участвовало не менее пятидесяти процентов от общего числа участников соответствующего гражданско-правового сообщества. (В редакции Федерального закона от 28.06.2021 № 225-ФЗ) Члены гражданско-правового сообщества могут участвовать в заседании дистанционно с помощью электронных либо иных технических средств, если при этом используются любые способы, позволяющие достоверно установить лицо, принимающее участие в заседании, участвовать ему в обсуждении вопросов повестки дня и голосовать. Такие возможность и способы могут быть установлены законом, единогласным решением участников гражданско-правового сообщества или уставом юридического лица. (В редакции Федерального закона от 28.06.2021 № 225-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">11. </w:t>
       </w:r>
       <w:r>
         <w:t>Решение собрания может быть принято без проведения заседания (заочное голосование) посредством отправки, в том числе с помощью электронных либо иных технических средств, не менее чем пятьюдесятью процентами от общего числа участников соответствующего гражданско-правового сообщества документов, содержащих сведения об их голосовании. При этом решение считается принятым, если за него проголосовало большинство направивших эти документы участников гражданско-правового сообщества. (Дополнение пунктом - Федеральный закон от 28.06.2021 № 225-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12481,81 +12481,81 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>сведения о ходе проведения заседания или о ходе голосования, если участник гражданско-правового сообщества требует их внести в протокол</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>сведения о лицах, подписавших протокол. (Пункт в редакции Федерального закона от 28.06.2021 № 225-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1813. Недействительность решения собрания</w:t>
+        <w:t>Статья 181.3. Недействительность решения собрания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Решение собрания недействительно по основаниям, установленным настоящим Кодексом или иными законами, в силу признания его таковым судом (оспоримое решение) или независимо от такого признания (ничтожное решение). Недействительное решение собрания оспоримо, если из закона не следует, что решение ничтожно</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Если решение собрания опубликовано, сообщение о признании судом решения собрания недействительным должно быть опубликовано на основании решения суда в том же издании за счет лица, на которое в соответствии с процессуальным законодательством возлагаются судебные расходы. Если сведения о решении собрания внесены в реестр, сведения о судебном акте, которым решение собрания признано недействительным, также должны быть внесены в соответствующий реестр</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1814. Оспоримость решения собрания</w:t>
+        <w:t>Статья 181.4. Оспоримость решения собрания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Решение собрания может быть признано судом недействительным при нарушении требований закона, в том числе в случае, если</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Решение собрания не может быть признано судом недействительным по основаниям, связанным с нарушением порядка принятия решения, если оно подтверждено последующим решением собрания, принятым в установленном порядке до вынесения решения суда. (В редакции Федерального закона от 28.06.2021 № 225-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12618,51 +12618,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>допущено существенное нарушение порядка принятия решения о проведении, порядка подготовки и проведения заседания общего собрания или заочного голосования участников общества, а также порядка принятия решений общего собрания, влияющее на волеизъявление участников собрания; (В редакции Федерального закона от 28.06.2021 № 225-ФЗ) 2) у лица, выступавшего от имени участника собрания, отсутствовали полномочия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>допущено нарушение равенства прав участников гражданско-правового сообщества при проведении заседания общего собрания или заочного голосования; (В редакции Федерального закона от 28.06.2021 № 225-ФЗ) 4) допущено существенное нарушение правил составления протокола, в том числе правила о письменной форме протокола (пункт 3 статьи 1812)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1815. Ничтожность решения собрания</w:t>
+        <w:t>Статья 181.5. Ничтожность решения собрания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Если иное не предусмотрено законом, решение собрания ничтожно в случае, если оно</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>принято по вопросу, не включенному в повестку дня, за исключением случая, если в заседании или заочном голосовании приняли участие все участники соответствующего гражданско-правового сообщества; (В редакции Федерального закона от 28.06.2021 № 225-ФЗ) 2) принято при отсутствии необходимого кворума</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>принято по вопросу, не относящемуся к компетенции собрания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>противоречит основам правопорядка или нравственности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
@@ -12862,51 +12862,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае выдачи доверенности нескольким представителям каждый из них обладает полномочиями, указанными в доверенности, если в доверенности не предусмотрено, что представители осуществляют их совместно</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>Правила настоящей статьи соответственно применяются также в случаях, если доверенность выдана несколькими лицами совместно. (Статья в редакции Федерального закона от 07.05.2013 № 100-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1851. Удостоверение доверенности</w:t>
+        <w:t>Статья 185.1. Удостоверение доверенности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Доверенность на совершение сделок, требующих нотариальной формы, на подачу заявлений о государственной регистрации прав или сделок, а также на распоряжение зарегистрированными в государственных реестрах правами должна быть нотариально удостоверена, за исключением случаев, предусмотренных законом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>К нотариально удостоверенным доверенностям приравниваются</w:t>
       </w:r>
     </w:p>
     <w:p>