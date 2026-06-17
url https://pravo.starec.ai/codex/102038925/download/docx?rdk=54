--- v0 (2026-02-05)
+++ v1 (2026-06-17)
@@ -4532,51 +4532,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Учет детей, подлежащих усыновлению, осуществляется в порядке, установленном пунктом 3 статьи 122 настоящего Кодекса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Учет лиц, желающих усыновить детей, осуществляется в порядке, определяемом органами исполнительной власти субъектов Российской Федерации. Учет иностранных граждан и лиц без гражданства, желающих усыновить детей, являющихся гражданами Российской Федерации, производится органами исполнительной власти субъектов Российской Федерации или федеральным органом исполнительной власти (пункт 3 статьи 122 настоящего Кодекса)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1261. Недопустимость посреднической деятельности по усыновлению детей</w:t>
+        <w:t>Статья 126.1. Недопустимость посреднической деятельности по усыновлению детей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Посредническая деятельность по усыновлению детей, то есть любая деятельность других лиц в целях подбора и передачи детей на усыновление от имени и в интересах лиц, желающих усыновить детей, не допускается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Не является посреднической деятельностью по усыновлению детей деятельность органов опеки и попечительства и органов исполнительной власти по выполнению возложенных на них обязанностей по выявлению и устройству детей, оставшихся без попечения родителей, а также деятельность специально уполномоченных иностранными государствами органов или организаций по усыновлению детей, которая осуществляется на территории Российской Федерации в силу международного договора Российской Федерации или на основе принципа взаимности. Органы и организации, указанные в настоящем пункте, не могут преследовать в своей деятельности коммерческие цели. Порядок деятельности органов и организаций иностранных государств по усыновлению детей на территории Российской Федерации и порядок контроля за ее осуществлением устанавливаются Правительством Российской Федерации по представлению Министерства юстиции Российской Федерации и Министерства иностранных дел Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5540,51 +5540,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Дети, находящиеся под опекой (попечительством), обладают также правами, предусмотренными статьями 55 и 57 настоящего Кодекса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Дети, находящиеся под опекой или попечительством, имеют право на содержание, денежные средства на которое выплачиваются ежемесячно в порядке и в размере, которые установлены законами субъектов Российской Федерации, за исключением случаев, если опекуны или попечители назначаются по заявлениям родителей в порядке, определенном частью 1 статьи 13 Федерального закона "Об опеке и попечительстве". Указанные денежные средства расходуются опекунами или попечителями в порядке, установленном статьей 37 Гражданского кодекса Российской Федерации. (Дополнение пунктом - Федеральный закон от 24.04.2008 № 49-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1481. Права и обязанности опекуна или попечителя ребенка</w:t>
+        <w:t>Статья 148.1. Права и обязанности опекуна или попечителя ребенка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Права и обязанности опекуна или попечителя ребенка возникают в соответствии с Федеральным законом "Об опеке и попечительстве"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Если иное не установлено федеральным законом, родители ребенка или лица, их заменяющие, утрачивают свои права и обязанности по представительству и защите прав и законных интересов ребенка с момента возникновения прав и обязанностей опекуна или попечителя</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5754,81 +5754,81 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Приемными родителями могут быть супруги, а также отдельные граждане, желающие принять ребенка или детей на воспитание. Лица, не состоящие в браке между собой, не могут быть приемными родителями одного и того же ребенка. Подбор и подготовка приемных родителей осуществляются органами опеки и попечительства при соблюдении требований, установленных Гражданским кодексом Российской Федерации, Федеральным законом "Об опеке и попечительстве", а также статьей 146 настоящего Кодекса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Приемные родители по отношению к принятому на воспитание ребенку или детям осуществляют права и исполняют обязанности опекуна или попечителя и несут ответственность за неисполнение или ненадлежащее исполнение возложенных на них обязанностей в порядке и на условиях, которые предусмотрены федеральным законом и договором. (Статья в редакции Федерального закона от 24.04.2008 № 49-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1531. Содержание договора о приемной семье</w:t>
+        <w:t>Статья 153.1. Содержание договора о приемной семье</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Договор о приемной семье должен содержать сведения о ребенке или детях, передаваемых на воспитание в приемную семью (имя, возраст, состояние здоровья, физическое и умственное развитие), срок действия такого договора, условия содержания, воспитания и образования ребенка или детей, права и обязанности приемных родителей, права и обязанности органа опеки и попечительства по отношению к приемным родителям, а также основания и последствия прекращения такого договора</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Размер вознаграждения, причитающегося приемным родителям, размер денежных средств на содержание каждого ребенка, а также меры социальной поддержки, предоставляемые приемной семье в зависимости от количества принятых на воспитание детей, определяются договором о приемной семье в соответствии с законами субъектов Российской Федерации. (Дополнение статьей - Федеральный закон от 24.04.2008 № 49-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1532. Прекращение договора о приемной семье</w:t>
+        <w:t>Статья 153.2. Прекращение договора о приемной семье</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Договор о приемной семье прекращается по основаниям, предусмотренным гражданским законодательством для прекращения обязательств, а также в связи с прекращением опеки или попечительства</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Приемные родители вправе отказаться от исполнения договора о приемной семье при наличии уважительных причин (болезнь, изменение семейного или имущественного положения, отсутствие взаимопонимания с ребенком или детьми, наличие конфликтных отношений между детьми и другие). Орган опеки и попечительства вправе отказаться от исполнения договора о приемной семье в случае возникновения в приемной семье неблагоприятных условий для содержания, воспитания и образования ребенка или детей, возвращения ребенка или детей родителям либо усыновления ребенка или детей</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5859,51 +5859,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 155</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>(Статья утратила силу - Федеральный закон от 24.04.2008 № 49-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>УСТРОЙСТВО ДЕТЕЙ, ОСТАВШИХСЯ БЕЗ ПОПЕЧЕНИЯ РОДИТЕЛЕЙ, В ОРГАНИЗАЦИИ ДЛЯ ДЕТЕЙ-СИРОТ И ДЕТЕЙ, ОСТАВШИХСЯ БЕЗ ПОПЕЧЕНИЯ РОДИТЕЛЕЙ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1551. Устройство детей, оставшихся без попечения родителей, в организации для детей-сирот и детей, оставшихся без попечения родителей</w:t>
+        <w:t>Статья 155.1. Устройство детей, оставшихся без попечения родителей, в организации для детей-сирот и детей, оставшихся без попечения родителей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Под устройством детей, оставшихся без попечения родителей, в организации для детей-сирот и детей, оставшихся без попечения родителей, понимается помещение таких детей под надзор в образовательные организации, медицинские организации, организации, оказывающие социальные услуги. В случае, если на территории субъекта Российской Федерации, где выявлен ребенок, оставшийся без попечения родителей, отсутствует организация для детей-сирот и детей, оставшихся без попечения родителей, в которую он может быть устроен в целях обеспечения ему необходимых условий содержания, воспитания и образования исходя из его потребностей, этот ребенок передается органам опеки и попечительства субъекта Российской Федерации, на территории которого такая организация имеется. Перечень осуществляемых видов деятельности, оказываемых услуг организациями для детей-сирот и детей, оставшихся без попечения родителей, порядок осуществления деятельности указанными организациями, порядок устройства детей, оставшихся без попечения родителей (включая порядок и условия взаимодействия субъектов Российской Федерации и их уполномоченных органов исполнительной власти при принятии решения по устройству ребенка, оставшегося без попечения родителей), порядок обследования таких детей, основания принятия решений по устройству детей, оставшихся без попечения родителей, в зависимости от осуществляемых видов деятельности, оказываемых услуг организациями для детей-сирот и детей, оставшихся без попечения родителей, требования к условиям пребывания в указанных организациях определяются Правительством Российской Федерации. (Пункт в редакции Федерального закона от 02.07.2013 № 167-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Временное пребывание ребенка в организации для детей-сирот и детей, оставшихся без попечения родителей, в целях получения им медицинских, социальных, образовательных или иных услуг либо в целях обеспечения временного проживания ребенка в течение периода, когда родители, усыновители либо опекуны или попечители по уважительным причинам не могут исполнять свои обязанности в отношении ребенка, не прекращает прав и обязанностей родителей, усыновителей либо опекунов или попечителей в отношении этого ребенка</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5911,51 +5911,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Органы опеки и попечительства осуществляют контроль за условиями содержания, воспитания и образования детей, находящихся в организациях для детей-сирот и детей, оставшихся без попечения родителей, а также принимают меры для устройства таких детей на воспитание в семью. (В редакции Федерального закона от 02.07.2013 № 167-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>По завершении пребывания ребенка в организации для детей-сирот и детей, оставшихся без попечения родителей, до достижения им возраста восемнадцати лет исполнение обязанностей опекуна или попечителя этого ребенка возлагается на органы опеки и попечительства. (В редакции Федерального закона от 14.07.2022 № 309-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1552. Деятельность организаций для детей-сирот и детей, оставшихся без попечения родителей</w:t>
+        <w:t>Статья 155.2. Деятельность организаций для детей-сирот и детей, оставшихся без попечения родителей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>(Наименование в редакции Федерального закона от 02.07.2013 № 167-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Права и обязанности организаций, указанных в пункте 1 статьи 1551 настоящего Кодекса, в отношении детей, оставшихся без попечения родителей, возникают с момента принятия органами опеки и попечительства актов об устройстве детей в указанные организации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
@@ -5990,51 +5990,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>Граждане, в семью которых временно передан ребенок в порядке, установленном пунктом 3 настоящей статьи, не вправе осуществлять вывоз ребенка из Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>В целях осуществления временной передачи ребенка в семью граждан, постоянно проживающих на территории Российской Федерации, организация, которая указана в пункте 1 статьи 1551 настоящего Кодекса и в которую помещен под надзор ребенок, вправе обращаться в орган опеки и попечительства с просьбой о предоставлении информации о гражданах, которые выразили желание стать опекунами или попечителями и учет которых ведется в соответствии с пунктом 10 части 1 статьи 8 Федерального закона "Об опеке и попечительстве". Порядок и условия временной передачи ребенка в семью граждан, постоянно проживающих на территории Российской Федерации, а также требования к таким гражданам устанавливаются Правительством Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1553. Права детей, оставшихся без попечения родителей и находящихся в организациях для детей-сирот и детей, оставшихся без попечения родителей</w:t>
+        <w:t>Статья 155.3. Права детей, оставшихся без попечения родителей и находящихся в организациях для детей-сирот и детей, оставшихся без попечения родителей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Дети, оставшиеся без попечения родителей и находящиеся в организациях для детей-сирот и детей, оставшихся без попечения родителей, имеют право на: содержание, воспитание, образование, всестороннее развитие, уважение их человеческого достоинства, защиту их прав и законных интересов; причитающиеся им алименты, пенсии, пособия и иные социальные выплаты; сохранение права собственности на жилое помещение или права пользования жилым помещением либо, если отсутствует жилое помещение, получение жилого помещения в соответствии с жилищным законодательством</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Дети, оставшиеся без попечения родителей и находящиеся в организациях для детей-сирот и детей, оставшихся без попечения родителей, обладают также правами, предусмотренными статьями 55 - 57 настоящего Кодекса</w:t>
       </w:r>
     </w:p>
     <w:p>