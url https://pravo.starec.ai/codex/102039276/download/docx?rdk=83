--- v0 (2026-02-05)
+++ v1 (2026-06-17)
@@ -10476,51 +10476,51 @@
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Исполнитель вправе отказаться от исполнения обязательств по договору возмездного оказания услуг лишь при условии полного возмещения заказчику убытков</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 783. Правовое регулирование договора возмездного оказания услуг</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Общие положения о подряде (статьи 702 - 729) и положения о бытовом подряде (статьи 730 - 739) применяются к договору возмездного оказания услуг, если это не противоречит статьям 779 - 782 настоящего Кодекса, а также особенностям предмета договора возмездного оказания услуг.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 7831. Особенности договора об оказании услуг по предоставлению информации</w:t>
+        <w:t>Статья 783.1. Особенности договора об оказании услуг по предоставлению информации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Договором, в силу которого исполнитель обязуется совершить действия по предоставлению определенной информации заказчику (договор об оказании услуг по предоставлению информации), может быть предусмотрена обязанность одной из сторон или обеих сторон не совершать в течение определенного периода действий, в результате которых информация может быть раскрыта третьим лицам. (Дополнение статьей - Федеральный закон от 18.03.2019 № 34-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Перевозка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 784. Общие положения о перевозке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -11740,51 +11740,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Заемщик вправе отказаться от получения кредита полностью или частично, уведомив об этом кредитора до установленного договором срока его предоставления, если иное не предусмотрено законом, иными правовыми актами или кредитным договором</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае нарушения заемщиком предусмотренной кредитным договором обязанности целевого использования кредита (статья 814) кредитор вправе также отказаться от дальнейшего кредитования заемщика по договору</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 8211. Требование кредитора о досрочном возврате кредита</w:t>
+        <w:t>Статья 821.1. Требование кредитора о досрочном возврате кредита</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Кредитор вправе требовать досрочного возврата кредита в случаях, предусмотренных настоящим Кодексом, другими законами, а при предоставлении кредита юридическому лицу или индивидуальному предпринимателю также в случаях, предусмотренных кредитным договором. (Дополнение статьей - Федеральный закон от 26.07.2017 № 212-ФЗ) § 3. Товарный и коммерческий кредит</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 822. Товарный кредит</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Сторонами может быть заключен договор, предусматривающий обязанность одной стороны предоставить другой стороне вещи, определенные родовыми признаками (договор товарного кредита). К такому договору применяются правила параграфа 1 настоящей главы, если иное не предусмотрено таким договором и не вытекает из существа обязательства. (В редакции Федерального закона от 26.07.2017 № 212-ФЗ) Условия о количестве, об ассортименте, о комплектности, о качестве, о таре и (или) об упаковке предоставляемых вещей должны исполняться в соответствии с правилами о договоре купли-продажи товаров (статьи 465 - 485), если иное не предусмотрено договором товарного кредита.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -12721,51 +12721,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Если сберегательные и депозитные сертификаты предусматривают право владельца соответствующего сертификата на получение вклада по требованию, банком при досрочном предъявлении требования владельца соответствующего сертификата о выдаче денежных средств выплачиваются сумма вклада и проценты в размере, выплачиваемом по вкладам до востребования, если условиями соответствующего сертификата не установлен иной размер процентов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>Сберегательные или депозитные сертификаты могут выдаваться на условиях обездвижения (статья 1481), в том числе обездвижения путем их хранения в выдавшем банке при условии, что такой банк в соответствии с законом вправе осуществлять хранение документарных ценных бумаг и (или) учет прав на ценные бумаги. В случае обездвижения такие сертификаты не выдаются на руки их владельцам, а права владельцев таких сертификатов закрепляются в одном сертификате, реквизиты которого устанавливаются Банком России. (Статья в редакции Федерального закона от 26.07.2017 № 212-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 8441. Особенности договора банковского вклада в драгоценных металлах</w:t>
+        <w:t>Статья 844.1. Особенности договора банковского вклада в драгоценных металлах</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>По договору банковского вклада, предметом которого является драгоценный металл определенного наименования (вклад в драгоценных металлах), банк обязуется возвратить вкладчику имеющийся во вкладе драгоценный металл того же наименования и той же массы либо выдать денежные средства в сумме, эквивалентной стоимости этого металла, а также выплатить предусмотренные договором проценты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Договор банковского вклада в драгоценных металлах должен содержать обязательное указание на наименование драгоценного металла, размер процентов по вкладу и форму их получения вкладчиком, а также порядок расчета суммы денежных средств, подлежащих выдаче, если возможность такой выдачи предусмотрена договором</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13367,51 +13367,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае неявки клиента за получением остатка денежных средств на счете в течение шестидесяти дней со дня направления банком клиенту уведомления о расторжении договора банковского счета либо неполучения банком в течение указанного срока указания клиента о переводе суммы остатка денежных средств на другой счет банк обязан зачислить денежные средства на специальный счет в Банке России, порядок открытия и ведения которого, а также порядок зачисления и возврата денежных средств с которого устанавливается Банком России. При этом в случае расторжения договора банковского счета в иностранной валюте банк обязан осуществить продажу иностранной валюты, а в случае расторжения договора банковского счета в драгоценных металлах осуществить продажу драгоценного металла по курсу, установленному этим банком на день продажи иностранной валюты и (или) драгоценного металла, и перечислить денежные средства в валюте Российской Федерации на указанный счет в Банке России. По требованию клиента банк осуществляет в порядке, установленном банковскими правилами, возврат денежных средств в валюте Российской Федерации в сумме, ранее перечисленной этим банком на специальный счет в Банке России</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:t>Расторжение договора банковского счета является основанием закрытия счета клиента. (Статья в редакции Федерального закона от 26.07.2017 № 212-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 8591. Особенности договора банковского счета в драгоценных металлах</w:t>
+        <w:t>Статья 859.1. Особенности договора банковского счета в драгоценных металлах</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>По договору банковского счета в драгоценных металлах банк обязуется принимать и зачислять поступающий на счет, открытый клиенту (владельцу счета), драгоценный металл, а также выполнять распоряжения клиента о его перечислении на счет, о выдаче со счета драгоценного металла того же наименования и той же массы либо о выдаче на условиях и в порядке, которые предусмотрены договором, денежных средств в сумме, эквивалентной стоимости этого металла. Порядок осуществления операций по банковскому счету в драгоценных металлах регулируется законом, а также установленными в соответствии с ним банковскими правилами</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Договор банковского счета в драгоценных металлах должен содержать обязательное указание на наименование драгоценного металла, а также порядок расчета суммы денежных средств, подлежащих выдаче со счета, если возможность их выдачи предусмотрена договором</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13449,92 +13449,92 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Общие положения о банковском счете применяются к отдельным видам банковских счетов (совместный счет, номинальный счет, публичный депозитный счет и иные виды банковских счетов, предусмотренных законом), если правилами об этих видах банковских счетов, предусмотренными главой 45 настоящего Кодекса и иными законами, не установлено иное</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>К договору залогового счета общие положения о банковском счете применяются в части, не урегулированной правилами о залоге прав по договору банковского счета (статьи 3589 - 35814). (Статья в редакции Федерального закона от 26.07.2017 № 212-ФЗ) § 2. Номинальный счет (Дополнение абзацем - Федеральный закон от 26.07.2017 № 212-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 8601. Договор номинального счета</w:t>
+        <w:t>Статья 860.1. Договор номинального счета</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Номинальный счет может открываться владельцу счета для совершения операций с денежными средствами, права на которые принадлежат другому лицу-бенефициару. Права на денежные средства, поступающие на номинальный счет, в том числе в результате их внесения владельцем счета, принадлежат бенефициару. Номинальный счет может открываться для совершения операций с денежными средствами, права на которые принадлежат нескольким лицам-бенефициарам, за исключением случаев, установленных законом. В случаях, предусмотренных законом, владелец счета может быть одновременно одним из нескольких бенефициаров, при этом в отношениях с банком такое лицо обязано всякий раз указывать, что действует в качестве владельца счета или в качестве бенефициара. (Дополнение абзацем - Федеральный закон от 30.12.2020 № 528-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Существенным условием договора номинального счета является указание бенефициара либо порядка получения информации от владельца счета о бенефициаре или бенефициарах, а также основание их участия в отношениях по договору номинального счета</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Законом или договором номинального счета с участием бенефициара на банк может быть возложена обязанность контролировать использование владельцем счета денежных средств в интересах бенефициара в пределах и в порядке, которые предусмотрены законом или договором. (Дополнение статьей - Федеральный закон от 21.12.2013 № 379-ФЗ) (В редакции Федерального закона от 26.07.2017 № 212-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 8602. Заключение договора номинального счета</w:t>
+        <w:t>Статья 860.2. Заключение договора номинального счета</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Договор номинального счета заключается в письменной форме путем составления одного документа (в том числе электронного), подписанного сторонами, с обязательным указанием даты его заключения или обмена электронными документами либо иными данными в соответствии с правилами абзаца второго пункта 1 статьи 160 настоящего Кодекса. (В редакции Федерального закона от 18.03.2019 № 34-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Договор номинального счета может быть заключен как с участием, так и без участия бенефициара. Договор номинального счета с участием бенефициара подписывается также бенефициаром</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13542,144 +13542,144 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Несоблюдение формы договора номинального счета влечет его недействительность. Такой договор является ничтожным</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае, если на номинальном счете учитываются денежные средства нескольких бенефициаров, банк ведет учет денежных средств каждого бенефициара, за исключением случаев, когда в соответствии с законом или договором номинального счета обязанность по учету денежных средств каждого бенефициара возложена на владельца счета. (Дополнение статьей - Федеральный закон от 21.12.2013 № 379-ФЗ) (В редакции Федерального закона от 26.07.2017 № 212-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 8603. Операции по номинальному счету</w:t>
+        <w:t>Статья 860.3. Операции по номинальному счету</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Законом или договором номинального счета может быть ограничен круг операций, которые могут совершаться по указанию владельца счета, в том числе путем определения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>лиц, которым могут перечисляться или выдаваться денежные средства</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>лиц, с согласия которых совершаются операции по счету</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>документов, являющихся основанием совершения операций</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>иных обстоятельств. (Дополнение статьей - Федеральный закон от 21.12.2013 № 379-ФЗ) (В редакции Федерального закона от 26.07.2017 № 212-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 8604. Предоставление сведений, составляющих банковскую тайну, бенефициару по договору номинального счета</w:t>
+        <w:t>Статья 860.4. Предоставление сведений, составляющих банковскую тайну, бенефициару по договору номинального счета</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Бенефициар по договору номинального счета вправе требовать от банка предоставления сведений, составляющих банковскую тайну, если такое право предоставлено бенефициару договором</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Бенефициар по договору номинального счета с участием бенефициара вправе требовать от банка предоставления сведений, составляющих банковскую тайну. (Дополнение статьей - Федеральный закон от 21.12.2013 № 379-ФЗ) (В редакции Федерального закона от 26.07.2017 № 212-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 8605. Арест или списание денежных средств, находящихся на номинальном счете</w:t>
+        <w:t>Статья 860.5. Арест или списание денежных средств, находящихся на номинальном счете</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Приостановление операций по номинальному счету, арест или списание денежных средств, находящихся на номинальном счете, по обязательствам владельца счета, за исключением обязательств, предусмотренных статьями 850 и 851 настоящего Кодекса, не допускается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Арест или списание денежных средств с номинального счета по обязательствам бенефициара допускается по решению суда. Списание денежных средств с номинального счета допускается также в случаях, предусмотренных законом или договором номинального счета. (Дополнение статьей - Федеральный закон от 21.12.2013 № 379-ФЗ) (В редакции Федерального закона от 26.07.2017 № 212-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 8606. Изменение и расторжение договора номинального счета, замена владельца номинального счета</w:t>
+        <w:t>Статья 860.6. Изменение и расторжение договора номинального счета, замена владельца номинального счета</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Договор номинального счета с участием бенефициара может быть изменен или расторгнут только с согласия бенефициара, если законом или договором номинального счета не предусмотрено иное</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае поступления в банк заявления владельца счета о расторжении договора номинального счета банк обязан незамедлительно проинформировать об этом бенефициара</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13687,51 +13687,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Если владельцем номинального счета является опекун или попечитель бенефициара, при прекращении исполнения обязанностей опекуна или попечителя такой владелец номинального счета заменяется на другого владельца, который в установленном законом порядке назначен опекуном или попечителем бенефициара. При прекращении опеки или попечительства в случаях, предусмотренных законом, в том числе при достижении бенефициаром совершеннолетия, договор номинального счета прекращается, остаток денежных средств по заявлению бенефициара выдается ему или перечисляется на другой его банковский счет</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>При расторжении договора номинального счета остаток денежных средств перечисляется на другой номинальный счет владельца или выдается бенефициару либо, если иное не предусмотрено законом или договором номинального счета либо не вытекает из существа отношений, по указанию бенефициара перечисляется на другой счет. (Дополнение статьей - Федеральный закон от 21.12.2013 № 379-ФЗ) (В редакции Федерального закона от 26.07.2017 № 212-ФЗ) § 3. Счет эскроу (Дополнение абзацем - Федеральный закон от 26.07.2017 № 212-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 8607. Договор счета эскроу</w:t>
+        <w:t>Статья 860.7. Договор счета эскроу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>По договору счета эскроу банк (эскроу-агент) открывает специальный счет эскроу для учета и блокирования денежных средств, полученных им от владельца счета (депонента) в целях их передачи другому лицу (бенефициару) при возникновении оснований, предусмотренных договором счета эскроу. Права на денежные средства, находящиеся на счете эскроу, принадлежат депоненту до даты возникновения оснований для передачи денежных средств бенефициару, а после указанной даты - бенефициару. Распоряжение денежными средствами, находящимися на счете эскроу, осуществляется в порядке, предусмотренном настоящим параграфом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Обязательства по договору счета эскроу могут содержаться наряду с договором счета эскроу в ином договоре, по которому эскроу-агентом является банк</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13739,51 +13739,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Вознаграждение банка как эскроу-агента не может взиматься из денежных средств, находящихся на счете эскроу, если иное не предусмотрено договором</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>К отношениям сторон применяются общие положения о банковском счете и договоре эскроу (глава 471), если иное не предусмотрено настоящей статьей и статьями 8608 - 86010 настоящего Кодекса или не вытекает из существа отношений сторон. (Дополнение статьей - Федеральный закон от 21.12.2013 № 379-ФЗ) (В редакции Федерального закона от 26.07.2017 № 212-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 8608. Ограничения по распоряжению денежными средствами и использованию счета эскроу</w:t>
+        <w:t>Статья 860.8. Ограничения по распоряжению денежными средствами и использованию счета эскроу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Если иное не предусмотрено договором, ни депонент, ни бенефициар не вправе распоряжаться денежными средствами, находящимися на счете эскроу, за исключением случаев, указанных в настоящей статье</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Зачисление на счет эскроу иных денежных средств депонента, за исключением депонируемой суммы, указанной в договоре эскроу, не допускается</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13791,94 +13791,94 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>При возникновении оснований, предусмотренных договором счета эскроу, банк в установленный таким договором срок, а при его отсутствии - в течение десяти дней обязан выдать бенефициару депонированную сумму или перечислить ее на указанный им счет</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Приостановление операций по счету эскроу, арест или списание денежных средств, находящихся на счете эскроу, по обязательствам депонента перед третьими лицами и по обязательствам бенефициара не допускается. (Дополнение статьей - Федеральный закон от 21.12.2013 № 379-ФЗ) (В редакции Федерального закона от 26.07.2017 № 212-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 8609. Предоставление сведений, составляющих банковскую тайну, по договору счета эскроу</w:t>
+        <w:t>Статья 860.9. Предоставление сведений, составляющих банковскую тайну, по договору счета эскроу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Право требовать от банка предоставления сведений, составляющих банковскую тайну, имеют как депонент, так и бенефициар. (Дополнение статьей - Федеральный закон от 21.12.2013 № 379-ФЗ) (В редакции Федерального закона от 26.07.2017 № 212-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 86010. Закрытие счета эскроу</w:t>
+        <w:t>Статья 860.10. Закрытие счета эскроу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Если иное не предусмотрено договором эскроу, закрытие счета эскроу осуществляется банком по истечении срока действия или прекращения по иным основаниям договора эскроу. Правила, установленные пунктами 1 и 2 статьи 859 настоящего Кодекса, не применяются к отношениям по счету эскроу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Если иное не предусмотрено соглашением депонента и бенефициара, при расторжении договора счета эскроу остаток денежных средств перечисляется или выдается депоненту либо при возникновении оснований для передачи денежных средств бенефициару перечисляется или выдается бенефициару. (Дополнение статьей - Федеральный закон от 21.12.2013 № 379-ФЗ) (В редакции Федерального закона от 26.07.2017 № 212-ФЗ) § 4. Публичный депозитный счет (Дополнение параграфом - Федеральный закон от 26.07.2017 № 212-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 86011. Договор публичного депозитного счета</w:t>
+        <w:t>Статья 860.11. Договор публичного депозитного счета</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>По договору публичного депозитного счета, заключаемому для целей депонирования денежных средств в случаях, предусмотренных законом, банк обязуется принимать и зачислять в пользу бенефициара денежные средства, поступающие от должника или иного указанного в законе лица (депонента), на счет, открытый владельцу счета (нотариусу, службе судебных приставов, суду и иным органам или лицам, которые в соответствии с законом могут принимать денежные средства в депозит). Публичный депозитный счет может открываться в российских кредитных организациях, величина собственных средств (капитала) которых составляет не менее чем двадцать миллиардов рублей. В течение месяца со дня, когда владельцу публичного депозитного счета стало известно или должно было стать известно о том, что величина капитала кредитной организации составила менее указанной суммы, он обязан закрыть свой публичный счет в этой кредитной организации и перечислить все средства с него на другой свой публичный депозитный счет в другой российской кредитной организации, величина капитала которой составляет не менее указанной суммы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>По договору публичного депозитного счета банк не вправе контролировать соответствие операций владельца публичного депозитного счета установленным законом правилам о депонировании, если иное не предусмотрено законом</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13886,163 +13886,163 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Депонирование денежных средств на публичном депозитном счете влечет за собой возникновение требования к владельцу счета в отношении этих денежных средств у лица, в чью пользу они депонированы (бенефициар). Бенефициар не вправе требовать совершения операций с денежными средствами, поступившими на публичный депозитный счет в его пользу, непосредственно от банка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Бенефициар вправе потребовать от владельца счета перечисления (выдачи) бенефициару денежных средств с публичного депозитного счета по основаниям и в порядке, которые предусмотрены законом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 86012. Операции по публичному депозитному счету, совершаемые банком</w:t>
+        <w:t>Статья 860.12. Операции по публичному депозитному счету, совершаемые банком</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>По публичному депозитному счету на основании поручения (распоряжения) владельца счета могут совершаться операции по перечислению или выдаче депонированных денежных средств бенефициару и возврату этих денежных средств депоненту либо по его указанию другому лицу. Совершение иных операций по публичному депозитному счету и кредитование счета (статья 850) не допускаются, если иное не предусмотрено законом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Владелец публичного депозитного счета несет ответственность перед бенефициаром и депонентом за совершение операций по такому счету с нарушением правил о депонировании, установленных законом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Банк не несет ответственности перед бенефициаром и депонентом за совершение операций по публичному депозитному счету на основании поручения (распоряжения) владельца счета с нарушением установленных законом правил о депонировании, за исключением случая, когда банк не исполнил установленную в соответствии с законом обязанность по контролю за использованием денежных средств на счете</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 86013. Проценты за пользование банком денежными средствами, находящимися на публичном депозитном счете</w:t>
+        <w:t>Статья 860.13. Проценты за пользование банком денежными средствами, находящимися на публичном депозитном счете</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>За пользование денежными средствами, находящимися на публичном депозитном счете, банк уплачивает проценты, сумма которых зачисляется на счет</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Проценты, указанные в пункте 1 настоящей статьи, уплачиваются банком в размере, который обычно уплачивается банком по вкладам до востребования (статья 838), если иной размер процентов не предусмотрен договором публичного депозитного счета</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Выплата депонированных для бенефициара денежных средств, а также их возврат депоненту осуществляется с учетом уплаченных или подлежащих уплате банком процентов за период с момента поступления депонированных денежных средств на публичный депозитный счет до их выплаты бенефициару или возврата депоненту за вычетом вознаграждения, причитающегося банку по договору публичного депозитного счета</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 86014. Распоряжение денежными средствами, находящимися на публичном депозитном счете</w:t>
+        <w:t>Статья 860.14. Распоряжение денежными средствами, находящимися на публичном депозитном счете</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Арест, приостановление операций и списание денежных средств, находящихся на публичном депозитном счете, по обязательствам владельца счета перед его кредиторами и по обязательствам бенефициара или депонента не допускаются. Взыскание по обязательствам бенефициара или депонента может быть обращено на их право требования к владельцу счета</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае неисполнения владельцем счета предусмотренной законом обязанности по выдаче или возврату депонированных денежных средств бенефициар или депонент вправе потребовать от владельца счета совершения соответствующих действий в судебном порядке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 86015. Замена владельца публичного депозитного счета и прекращение договора</w:t>
+        <w:t>Статья 860.15. Замена владельца публичного депозитного счета и прекращение договора</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае смерти нотариуса (иного уполномоченного на открытие публичного депозитного счета лица) или сложения им (прекращения) своих полномочий владелец публичного депозитного счета заменяется на другого нотариуса (иное лицо), которому в соответствии с законом, иными правовыми актами передаются дела нотариуса (иного лица), являвшегося владельцем счета</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае упразднения или преобразования органа, который уполномочен на открытие публичного депозитного счета, владелец такого счета заменяется на другой орган, к компетенции которого в соответствии с законом, иными правовыми актами относится открытие публичного депозитного счета для депонирования денежных средств соответствующих депонентов</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14359,51 +14359,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В случаях, если неисполнение или ненадлежащее исполнение платежного поручения имело место в связи с нарушением банком-посредником или банком получателя средств правил перевода денежных средств или договора между банками, ответственность перед плательщиком может быть возложена судом на банк-посредник или банк получателя средств, которые в этом случае отвечают перед плательщиком солидарно. Банк плательщика может быть привлечен к солидарной ответственности в указанных случаях, если он осуществил выбор банка-посредника</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Если нарушение правил перевода денежных средств или условий договора повлекло несвоевременный перевод денежных средств, банки обязаны уплатить проценты в порядке и в размере, которые предусмотрены статьей 395 настоящего Кодекса. (Статья в редакции Федерального закона от 26.07.2017 № 212-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 8661. Особенности расчетов без открытия банковского счета</w:t>
+        <w:t>Статья 866.1. Особенности расчетов без открытия банковского счета</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>При переводе денежных средств без открытия банковского счета банк плательщика обязуется перевести без открытия банковского счета плательщику-гражданину на основании его распоряжения предоставленные им наличные денежные средства получателю средств в этом или ином банке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Достаточность денежных средств для исполнения распоряжения о переводе без открытия банковского счета определяется исходя из суммы предоставленных банку плательщиком наличных денежных средств. (Дополнение статьей - Федеральный закон от 26.07.2017 № 212-ФЗ) § 3. Расчеты по аккредитиву</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14564,51 +14564,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>По просьбе банка-эмитента безотзывный аккредитив может быть подтвержден другим банком (подтверждающий банк). После подтверждения аккредитива подтверждающий банк становится обязанным перед бенефициаром по аккредитиву в пределах подтвержденной им суммы солидарно с банком-эмитентом. Обязательство подтверждающего банка возникает с момента направления получателю средств либо банку получателя уведомления о подтверждении аккредитива, если уведомлением не предусмотрено иное</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае изменения аккредитива подтверждающий банк становится обязанным на измененных условиях аккредитива, если он дал на это согласие. В остальных случаях подтверждающий банк считается обязанным на прежних условиях аккредитива. Обязательство подтверждающего банка по аккредитиву с учетом внесенных в него изменений возникает с момента направления получателю либо банку получателя уведомления об этом, если уведомлением не предусмотрено иное. (Статья в редакции Федерального закона от 26.07.2017 № 212-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 8701. Переводной (трансферабельный) аккредитив</w:t>
+        <w:t>Статья 870.1. Переводной (трансферабельный) аккредитив</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Исполнение аккредитива может осуществляться лицу, указанному получателем средств, если возможность такого исполнения предусмотрена условиями аккредитива и исполняющий банк выразил свое согласие на такое исполнение (далее - переводной (трансферабельный) аккредитив). При этом получатель средств вправе определить документы, которые должны быть представлены указанным им лицом для исполнения переводного (трансферабельного) аккредитива. Эти документы могут быть не предусмотрены условиями переводного (трансферабельного) аккредитива. К отношениям, возникающим при исполнении аккредитива в соответствии с настоящей статьей, положения параграфа 1 главы 24 настоящего Кодекса не применяются</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Получатель средств вправе указать лицо, которому должно производиться исполнение переводного (трансферабельного) аккредитива (далее - второй получатель средств) до момента представления им документов, соответствующих условиям открытого в его пользу аккредитива, в заявлении, представляемом в исполняющий банк. Получатель средств вправе указать несколько вторых получателей средств</w:t>
       </w:r>
     </w:p>
     <w:p>