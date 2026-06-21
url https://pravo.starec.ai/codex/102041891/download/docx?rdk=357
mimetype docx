--- v0 (2026-02-05)
+++ v1 (2026-06-21)
@@ -5903,51 +5903,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Прекращение применения принудительной меры медицинского характера, соединенной с исполнением наказания, производится судом по представлению органа, исполняющего наказание, на основании заключения комиссии врачей-психиатров</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>КОНФИСКАЦИЯ ИМУЩЕСТВА</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1041. Конфискация имущества</w:t>
+        <w:t>Статья 104.1. Конфискация имущества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Конфискация имущества есть принудительное безвозмездное изъятие и обращение в собственность государства на основании обвинительного приговора следующего имущества: (В редакции Федерального закона от 25.12.2008 № 280-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Если имущество, полученное в результате совершения преступления, и (или) доходы от этого имущества были приобщены к имуществу, приобретенному законным путем, конфискации подлежит та часть этого имущества, которая соответствует стоимости приобщенных имущества и доходов от него</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5999,149 +5999,149 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>орудий, оборудования или иных средств совершения преступления, принадлежащих обвиняемому</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>транспортного средства, принадлежащего обвиняемому и использованного им при совершении преступления, предусмотренного статьей 2641, 2642 или 2643 настоящего Кодекса. (Дополнение пунктом - Федеральный закон от 14.07.2022 № 258-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1042. Конфискация денежных средств или иного имущества взамен предмета, подлежащего конфискации</w:t>
+        <w:t>Статья 104.2. Конфискация денежных средств или иного имущества взамен предмета, подлежащего конфискации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Если конфискация определенного предмета, входящего в имущество, указанное в статье 1041 настоящего Кодекса, на момент принятия судом решения о конфискации данного предмета невозможна вследствие его использования, продажи или по иной причине, суд выносит решение о конфискации денежной суммы, которая соответствует стоимости данного предмета</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае отсутствия либо недостаточности денежных средств, подлежащих конфискации взамен предмета, входящего в имущество, указанное в статье 1041 настоящего Кодекса, суд выносит решение о конфискации иного имущества, стоимость которого соответствует стоимости предмета, подлежащего конфискации, либо сопоставима со стоимостью этого предмета, за исключением имущества, на которое в соответствии с гражданским процессуальным законодательством Российской Федерации не может быть обращено взыскание. (Статья в редакции Федерального закона от 10.07.2012 № 107-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1043. Возмещение причиненного ущерба</w:t>
+        <w:t>Статья 104.3. Возмещение причиненного ущерба</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>При решении вопроса о конфискации имущества в соответствии со статьями 1041 и 1042 настоящего Кодекса в первую очередь должен быть решен вопрос о возмещении вреда, причиненного законному владельцу. (В редакции Федерального закона от 25.12.2008 № 280-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>При отсутствии у виновного иного имущества, на которое может быть обращено взыскание, кроме указанного в частях первой и второй статьи 1041 настоящего Кодекса, из его стоимости возмещается вред, причиненный законному владельцу, а оставшаяся часть обращается в доход государства. (В редакции Федерального закона от 25.12.2008 № 280-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>СУДЕБНЫЙ ШТРАФ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1044. Судебный штраф</w:t>
+        <w:t>Статья 104.4. Судебный штраф</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Судебный штраф есть денежное взыскание, назначаемое судом при освобождении лица от уголовной ответственности в случаях, предусмотренных статьей 762 настоящего Кодекса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае неуплаты судебного штрафа в установленный судом срок судебный штраф отменяется и лицо привлекается к уголовной ответственности по соответствующей статье Особенной части настоящего Кодекса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1045. Порядок определения размера судебного штрафа</w:t>
+        <w:t>Статья 104.5. Порядок определения размера судебного штрафа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Размер судебного штрафа не может превышать половину максимального размера штрафа, предусмотренного соответствующей статьей Особенной части настоящего Кодекса. В случае, если штраф не предусмотрен соответствующей статьей Особенной части настоящего Кодекса, размер судебного штрафа не может быть более двухсот пятидесяти тысяч рублей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Размер судебного штрафа определяется судом с учетом тяжести совершенного преступления и имущественного положения лица, освобождаемого от уголовной ответственности, и его семьи, а также с учетом возможности получения указанным лицом заработной платы или иного дохода. ОСОБЕННАЯ ЧАСТЬ</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6482,51 +6482,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>группой лиц по предварительному сговору или организованной группой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>в публичном выступлении, публично демонстрирующемся произведении, средствах массовой информации или информационно-телекоммуникационных сетях (включая сеть "Интернет"), - наказывается лишением свободы на срок от восьми до пятнадцати лет с лишением права занимать определенные должности или заниматься определенной деятельностью на срок до десяти лет или без такового и с ограничением свободы на срок до двух лет или без такового. (В редакции Федерального закона от 29.07.2017 № 248-ФЗ) (Статья в редакции Федерального закона от 07.06.2017 № 120-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1101. Склонение к совершению самоубийства или содействие совершению самоубийства</w:t>
+        <w:t>Статья 110.1. Склонение к совершению самоубийства или содействие совершению самоубийства</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Склонение к совершению самоубийства путем уговоров, предложений, подкупа, обмана или иным способом при отсутствии признаков доведения до самоубийства - наказывается ограничением свободы на срок до двух лет, либо принудительными работами на срок до двух лет с лишением права занимать определенные должности или заниматься определенной деятельностью на срок до трех лет или без такового, либо лишением свободы на срок до двух лет с лишением права занимать определенные должности или заниматься определенной деятельностью на срок до трех лет или без такового</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Содействие совершению самоубийства советами, указаниями, предоставлением информации, средств или орудий совершения самоубийства либо устранением препятствий к его совершению или обещанием скрыть средства или орудия совершения самоубийства - наказывается ограничением свободы на срок до трех лет, либо принудительными работами на срок до трех лет с лишением права занимать определенные должности или заниматься определенной деятельностью на срок до четырех лет или без такового, либо лишением свободы на срок до трех лет с лишением права занимать определенные должности или заниматься определенной деятельностью на срок до четырех лет или без такового</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6611,51 +6611,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>группой лиц по предварительному сговору или организованной группой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>в публичном выступлении, публично демонстрирующемся произведении, средствах массовой информации или информационно-телекоммуникационных сетях (включая сеть "Интернет"), - наказываются принудительными работами на срок до четырех лет с лишением права занимать определенные должности или заниматься определенной деятельностью на срок до пяти лет или без такового либо лишением свободы на срок до четырех лет с лишением права занимать определенные должности или заниматься определенной деятельностью на срок до пяти лет или без такового</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1102. Организация деятельности, направленной на побуждение к совершению самоубийства</w:t>
+        <w:t>Статья 110.2. Организация деятельности, направленной на побуждение к совершению самоубийства</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Организация деятельности, направленной на побуждение к совершению самоубийства путем распространения информации о способах совершения самоубийства или призывов к совершению самоубийства, - наказывается лишением свободы на срок от пяти до десяти лет с лишением права занимать определенные должности или заниматься определенной деятельностью на срок до пяти лет или без такового. (В редакции Федерального закона от 29.07.2017 № 248-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>То же деяние, сопряженное с публичным выступлением, использованием публично демонстрирующегося произведения, средств массовой информации или информационно-телекоммуникационных сетей (включая сеть "Интернет"), - наказывается лишением свободы на срок от пяти до пятнадцати лет с лишением права занимать определенные должности или заниматься определенной деятельностью на срок до семи лет или без такового. (В редакции Федерального закона от 29.07.2017 № 248-ФЗ) Примечание. Лицо, совершившее преступление, предусмотренное настоящей статьей, добровольно прекратившее соответствующую преступную деятельность и активно способствовавшее раскрытию и (или) пресечению преступлений, предусмотренных статьями 110, 1101 настоящего Кодекса или настоящей статьей, освобождается от уголовной ответственности, если в его действиях не содержится иного состава преступления. (Дополнение статьей - Федеральный закон от 07.06.2017 № 120-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7095,51 +7095,51 @@
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>с публичной демонстрацией, в том числе в средствах массовой информации или информационно-телекоммуникационных сетях (включая сеть "Интернет"), - (Дополнение пунктом - Федеральный закон от 08.08.2024 № 218-ФЗ) наказывается обязательными работами на срок до трехсот шестидесяти часов с лишением права занимать определенные должности или заниматься определенной деятельностью на срок до трех лет или без такового, либо исправительными работами на срок до одного года с лишением права занимать определенные должности или заниматься определенной деятельностью на срок до трех лет или без такового, либо ограничением свободы на срок до двух лет с лишением права занимать определенные должности или заниматься определенной деятельностью на срок до трех лет или без такового, либо принудительными работами на срок до двух лет с лишением права занимать определенные должности или заниматься определенной деятельностью на срок до трех лет или без такового, либо арестом на срок до шести месяцев с лишением права занимать определенные должности или заниматься определенной деятельностью на срок до трех лет или без такового, либо лишением свободы на срок до двух лет с лишением права занимать определенные должности или заниматься определенной деятельностью на срок до трех лет или без такового. (В редакции Федерального закона от 08.08.2024 № 218-ФЗ) (Дополнение частью - Федеральный закон от 08.12.2003 № 162-ФЗ) (В редакции Федерального закона от 24.07.2007 № 211-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 116. Побои</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Побои или иные насильственные действия, причинившие физическую боль, но не повлекшие последствий, указанных в статье 115 настоящего Кодекса, совершенные из хулиганских побуждений, а равно по мотивам политической, идеологической, расовой, национальной или религиозной ненависти или вражды либо по мотивам ненависти или вражды в отношении какой-либо социальной группы, а равно с публичной демонстрацией, в том числе в средствах массовой информации или информационно-телекоммуникационных сетях (включая сеть "Интернет"), - (В редакции Федерального закона от 08.08.2024 № 218-ФЗ) наказываются обязательными работами на срок до трехсот шестидесяти часов с лишением права занимать определенные должности или заниматься определенной деятельностью на срок до трех лет или без такового, либо исправительными работами на срок до одного года с лишением права занимать определенные должности или заниматься определенной деятельностью на срок до трех лет или без такового, либо ограничением свободы на срок до двух лет с лишением права занимать определенные должности или заниматься определенной деятельностью на срок до трех лет или без такового, либо принудительными работами на срок до двух лет с лишением права занимать определенные должности или заниматься определенной деятельностью на срок до трех лет или без такового, либо арестом на срок до шести месяцев с лишением права занимать определенные должности или заниматься определенной деятельностью на срок до трех лет или без такового, либо лишением свободы на срок до двух лет с лишением права занимать определенные должности или заниматься определенной деятельностью на срок до трех лет или без такового. (В редакции Федерального закона от 08.08.2024 № 218-ФЗ) (Статья в редакции Федерального закона от 07.02.2017 № 8-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1161. Нанесение побоев лицом, подвергнутым административному наказанию или имеющим судимость</w:t>
+        <w:t>Статья 116.1. Нанесение побоев лицом, подвергнутым административному наказанию или имеющим судимость</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>(Наименование в редакции Федерального закона от 28.06.2022 № 203-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Нанесение побоев или совершение иных насильственных действий, причинивших физическую боль, но не повлекших последствий, указанных в статье 115 настоящего Кодекса, и не содержащих признаков состава преступления, предусмотренного статьей 116 настоящего Кодекса, лицом, подвергнутым административному наказанию за аналогичное деяние, - (В редакции Федерального закона от 28.06.2022 № 203-ФЗ) наказывается штрафом в размере до сорока тысяч рублей или в размере заработной платы или иного дохода осужденного за период до трех месяцев, либо обязательными работами на срок до двухсот сорока часов, либо исправительными работами на срок до шести месяцев, либо арестом на срок до трех месяцев</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
@@ -7567,51 +7567,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Неоказание помощи больному без уважительных причин лицом, обязанным ее оказывать в соответствии с законом или со специальным правилом, если это повлекло по неосторожности причинение средней тяжести вреда здоровью больного, - наказывается штрафом в размере до сорока тысяч рублей или в размере заработной платы или иного дохода осужденного за период до трех месяцев, либо обязательными работами на срок до трехсот шестидесяти часов, либо исправительными работами на срок до одного года, либо арестом на срок до четырех месяцев. (В редакции федеральных законов от 08.12.2003 № 162-ФЗ; от 06.05.2010 № 81-ФЗ; от 07.03.2011 № 26-ФЗ; от 07.12.2011 № 420-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>То же деяние, если оно повлекло по неосторожности смерть больного либо причинение тяжкого вреда его здоровью, - наказывается принудительными работами на срок до четырех лет с лишением права занимать определенные должности или заниматься определенной деятельностью на срок до трех лет или без такового либо лишением свободы на срок до четырех лет с лишением права занимать определенные должности или заниматься определенной деятельностью на срок до трех лет или без такового. (В редакции Федерального закона от 07.12.2011 № 420-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1241. Воспрепятствование оказанию медицинской помощи</w:t>
+        <w:t>Статья 124.1. Воспрепятствование оказанию медицинской помощи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Воспрепятствование в какой бы то ни было форме законной деятельности медицинского работника по оказанию медицинской помощи, если это повлекло по неосторожности причинение тяжкого вреда здоровью пациента, - наказывается штрафом в размере до восьмидесяти тысяч рублей или в размере заработной платы или иного дохода осужденного за период до шести месяцев, либо ограничением свободы на срок до трех лет, либо принудительными работами на срок до двух лет, либо арестом на срок до шести месяцев, либо лишением свободы на срок до двух лет</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>То же деяние, если оно повлекло по неосторожности смерть пациента, - наказывается ограничением свободы на срок до четырех лет, либо принудительными работами на срок до четырех лет, либо лишением свободы на срок до четырех лет. (Дополнение статьей - Федеральный закон от 26.07.2019 № 206-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7920,51 +7920,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>в отношении двух или более лиц; (В редакции Федерального закона от 08.08.2024 № 218-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>с публичной демонстрацией, в том числе в средствах массовой информации или информационно-телекоммуникационных сетях (включая сеть "Интернет"), - (Дополнение пунктом - Федеральный закон от 08.08.2024 № 218-ФЗ) наказывается принудительными работами на срок до пяти лет с лишением права занимать определенные должности или заниматься определенной деятельностью на срок до трех лет или без такового либо лишением свободы на срок от трех до пяти лет с лишением права занимать определенные должности или заниматься определенной деятельностью на срок до трех лет или без такового. (В редакции Федерального закона от 08.08.2024 № 218-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1271. Торговля людьми</w:t>
+        <w:t>Статья 127.1. Торговля людьми</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Купля-продажа человека, иные сделки в отношении человека, а равно совершенные в целях его эксплуатации вербовка, перевозка, передача, укрывательство или получение - наказываются принудительными работами на срок до пяти лет либо лишением свободы на срок до шести лет. (В редакции Федерального закона от 07.12.2011 № 420-ФЗ) (Часть в редакции Федерального закона от 25.11.2008 № 218-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Те же деяния, совершенные: (В редакции Федерального закона от 25.11.2008 № 218-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8115,51 +8115,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Лицо, впервые совершившее деяния, предусмотренные частью первой или пунктом "а" части второй настоящей статьи, добровольно освободившее потерпевшего и способствовавшее раскрытию совершенного преступления, освобождается от уголовной ответственности, если в его действиях не содержится иного состава преступления. (В редакции Федерального закона от 25.11.2008 № 218-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Под эксплуатацией человека в настоящей статье понимаются использование занятия проституцией другими лицами и иные формы сексуальной эксплуатации, рабский труд (услуги), подневольное состояние. (В редакции Федерального закона от 21.07.2004 № 73-ФЗ) (Дополнение статьей - Федеральный закон от 08.12.2003 № 162-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1272. Использование рабского труда</w:t>
+        <w:t>Статья 127.2. Использование рабского труда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Использование труда человека, в отношении которого осуществляются полномочия, присущие праву собственности, в случае, если лицо по не зависящим от него причинам не может отказаться от выполнения работ (услуг), - наказывается принудительными работами на срок до пяти лет либо лишением свободы на тот же срок. (В редакции Федерального закона от 07.12.2011 № 420-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>То же деяние, совершенное:</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8257,51 +8257,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Незаконная госпитализация лица в медицинскую организацию, оказывающую психиатрическую помощь в стационарных условиях, - (В редакции Федерального закона от 25.11.2013 № 317-ФЗ) наказывается ограничением свободы на срок до трех лет, либо принудительными работами на срок до трех лет, либо лишением свободы на тот же срок. (В редакции Федерального закона от 07.12.2011 № 420-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>То же деяние, если оно совершено лицом с использованием своего служебного положения либо повлекло по неосторожности смерть потерпевшего или иные тяжкие последствия, - наказывается принудительными работами на срок до пяти лет с лишением права занимать определенные должности или заниматься определенной деятельностью на срок до трех лет или без такового либо лишением свободы на срок до семи лет с лишением права занимать определенные должности или заниматься определенной деятельностью на срок до трех лет или без такового. (В редакции Федерального закона от 07.12.2011 № 420-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1281. Клевета</w:t>
+        <w:t>Статья 128.1. Клевета</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Клевета, то есть распространение заведомо ложных сведений, порочащих честь и достоинство другого лица или подрывающих его репутацию, - наказывается штрафом в размере до пятисот тысяч рублей или в размере заработной платы или иного дохода осужденного за период до шести месяцев либо обязательными работами на срок до ста шестидесяти часов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Клевета, содержащаяся в публичном выступлении, публично демонстрирующемся произведении, средствах массовой информации либо совершенная публично с использованием информационно-телекоммуникационных сетей, включая сеть "Интернет", либо в отношении нескольких лиц, в том числе индивидуально не определенных, - наказывается штрафом в размере до одного миллиона рублей или в размере заработной платы или иного дохода осужденного за период до одного года, либо обязательными работами на срок до двухсот сорока часов, либо принудительными работами на срок до двух лет, либо арестом на срок до двух месяцев, либо лишением свободы на срок до двух лет</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9036,51 +9036,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>То же деяние, совершенное лицом с использованием своего служебного положения, - (В редакции Федерального закона от 07.12.2011 № 420-ФЗ) наказывается штрафом в размере от ста тысяч до трехсот тысяч рублей или в размере заработной платы или иного дохода осужденного за период от одного года до двух лет, либо лишением права занимать определенные должности или заниматься определенной деятельностью на срок от двух до пяти лет, либо обязательными работами на срок до четырехсот восьмидесяти часов, либо принудительными работами на срок до четырех лет, либо арестом на срок до четырех месяцев, либо лишением свободы на срок до четырех лет. (В редакции Федерального закона от 07.12.2011 № 420-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>(Часть утратила силу - Федеральный закон от 07.12.2011 № 420-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1381. Незаконный оборот специальных технических средств, предназначенных для негласного получения информации</w:t>
+        <w:t>Статья 138.1. Незаконный оборот специальных технических средств, предназначенных для негласного получения информации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Незаконные производство, приобретение и (или) сбыт специальных технических средств, предназначенных для негласного получения информации, - наказываются штрафом в размере до двухсот тысяч рублей или в размере заработной платы или иного дохода осужденного за период до восемнадцати месяцев, либо ограничением свободы на срок до четырех лет, либо принудительными работами на срок до четырех лет с лишением права занимать определенные должности или заниматься определенной деятельностью на срок до трех лет или без такового, либо лишением свободы на срок до четырех лет с лишением права занимать определенные должности или заниматься определенной деятельностью на срок до трех лет или без такового. Примечания.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Под специальными техническими средствами, предназначенными для негласного получения информации, в настоящем Кодексе понимаются приборы, системы, комплексы, устройства, специальные инструменты для проникновения в помещения и (или) на другие объекты и программное обеспечение для электронных вычислительных машин и других электронных устройств для доступа к информации и (или) получения информации с технических средств ее хранения, обработки и (или) передачи, которым намеренно приданы свойства для обеспечения функции скрытого получения информации либо доступа к ней без ведома ее обладателя</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
@@ -9199,51 +9199,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>совершенные лицом с использованием своего служебного положения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>совершенные группой лиц по предварительному сговору или организованной группой, - наказываются штрафом в размере от ста тысяч до трехсот тысяч рублей или в размере заработной платы или иного дохода осужденного за период от одного года до двух лет, либо обязательными работами на срок до четырехсот восьмидесяти часов, либо исправительными работами на срок до двух лет, либо принудительными работами на срок до пяти лет, либо арестом на срок до шести месяцев, либо лишением свободы на срок до пяти лет. (В редакции федеральных законов от 07.12.2011 № 420-ФЗ; от 10.07.2012 № 106-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1411. Нарушение порядка финансирования избирательной кампании кандидата, избирательного объединения, деятельности инициативной группы по проведению референдума, иной группы участников референдума</w:t>
+        <w:t>Статья 141.1. Нарушение порядка финансирования избирательной кампании кандидата, избирательного объединения, деятельности инициативной группы по проведению референдума, иной группы участников референдума</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>(Наименование в редакции Федерального закона от 21.07.2005 № 93-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Передача кандидату, избирательному объединению в целях достижения определенного результата на выборах денежных средств в крупных размерах, минуя соответствующий избирательный фонд, или расходование в целях достижения определенного результата на выборах не перечисленных в избирательные фонды денежных средств в крупных размерах, или передача кандидату, избирательному объединению в целях достижения определенного результата на выборах материальных ценностей в крупных размерах без компенсации за счет средств соответствующего избирательного фонда, или выполнение оплачиваемых работ, реализация товаров, оказание платных услуг, прямо или косвенно связанных с выборами и направленных на получение определенного результата на выборах, осуществленные в крупных размерах без оплаты из соответствующего избирательного фонда или с оплатой из соответствующего избирательного фонда по необоснованно заниженным расценкам, или передача инициативной группе по проведению референдума, иной группе участников референдума в целях достижения определенного результата на референдуме денежных средств в крупных размерах, минуя соответствующий фонд референдума, или расходование в целях достижения определенного результата на референдуме не перечисленных в фонды референдума денежных средств в крупных размерах, или передача инициативной группе по проведению референдума, иной группе участников референдума в целях достижения определенного результата на референдуме материальных ценностей в крупных размерах без компенсации за счет средств соответствующего фонда референдума, или выполнение оплачиваемых работ, реализация товаров, оказание платных услуг, прямо или косвенно связанных с референдумом и направленных на выдвижение инициативы проведения референдума, на достижение определенного результата на референдуме, осуществленные в крупных размерах без оплаты из соответствующего фонда референдума или с оплатой из соответствующего фонда референдума по необоснованно заниженным расценкам, а также внесение пожертвований в крупных размерах в избирательный фонд, фонд референдума через подставных лиц - (В редакции Федерального закона от 21.07.2005 № 93-ФЗ) наказываются штрафом в размере от двухсот тысяч до пятисот тысяч рублей или в размере заработной платы или иного дохода осужденного за период от одного года до трех лет, либо обязательными работами на срок до трехсот шестидесяти часов, либо исправительными работами на срок до одного года, либо принудительными работами на срок до одного года, либо лишением свободы на тот же срок. (В редакции федеральных законов от 07.12.2011 № 420-ФЗ; от 10.07.2012 № 106-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
@@ -9280,64 +9280,64 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Подделка подписей избирателей, участников референдума в поддержку выдвижения кандидата, списка кандидатов, выдвинутого избирательным объединением, инициативы проведения референдума или заверение заведомо подделанных подписей (подписных листов), совершенные группой лиц по предварительному сговору или организованной группой, либо соединенные с подкупом, принуждением, применением насилия или угрозой его применения, а также с уничтожением имущества или угрозой его уничтожения, либо повлекшие существенное нарушение прав и законных интересов граждан или организаций либо охраняемых законом интересов общества или государства, - (В редакции Федерального закона от 21.07.2005 № 93-ФЗ) наказываются штрафом в размере от двухсот тысяч до пятисот тысяч рублей или в размере заработной платы или иного дохода осужденного за период от одного года до трех лет, либо лишением права занимать определенные должности или заниматься определенной деятельностью на срок от двух до пяти лет, либо принудительными работами на срок до трех лет, либо лишением свободы на тот же срок. (В редакции федеральных законов от 07.12.2011 № 420-ФЗ; от 10.07.2012 № 106-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Незаконное изготовление, а равно хранение либо перевозка незаконно изготовленных избирательных бюллетеней, бюллетеней для голосования на референдуме, бюллетеней для общероссийского голосования, открепительных удостоверений - (В редакции федеральных законов от 04.10.2010 № 263-ФЗ, от 01.04.2020 № 94-ФЗ) наказываются штрафом в размере от двухсот тысяч до пятисот тысяч рублей или в размере заработной платы или иного дохода осужденного за период от одного года до трех лет, либо лишением права занимать определенные должности или заниматься определенной деятельностью на срок от двух до пяти лет, либо принудительными работами на срок до трех лет, либо лишением свободы на тот же срок. (В редакции федеральных законов от 07.12.2011 № 420-ФЗ; от 10.07.2012 № 106-ФЗ) (Статья в редакции Федерального закона от 04.07.2003 № 94-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1421. Фальсификация итогов голосования</w:t>
+        <w:t>Статья 142.1. Фальсификация итогов голосования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Включение неучтенных бюллетеней в число бюллетеней, использованных при голосовании, либо представление заведомо неверных сведений об избирателях, участниках референдума, участниках общероссийского голосования, либо заведомо неправильное составление списков избирателей, участников референдума, участников общероссийского голосования, выражающееся во включении в них лиц, не обладающих активным избирательным правом, правом на участие в референдуме, общероссийском голосовании, или вымышленных лиц, либо фальсификация подписей избирателей, участников референдума, участников общероссийского голосования в списках избирателей, участников референдума, участников общероссийского голосования, либо замена действительных бюллетеней с отметками избирателей, участников референдума, участников общероссийского голосования, либо порча бюллетеней, приводящая к невозможности определить волеизъявление избирателей, участников референдума, участников общероссийского голосования, либо незаконное уничтожение бюллетеней, либо заведомо неправильный подсчет голосов избирателей, участников референдума, участников общероссийского голосования, либо подписание членами избирательной комиссии, комиссии референдума протокола об итогах голосования до подсчета голосов или установления итогов голосования, либо заведомо неверное (не соответствующее действительным итогам голосования) составление протокола об итогах голосования, либо незаконное внесение в протокол об итогах голосования изменений после его заполнения, либо заведомо неправильное установление итогов голосования, определение результатов выборов, референдума, общероссийского голосования - (В редакции Федерального закона от 01.04.2020 № 94-ФЗ) наказываются штрафом в размере от двухсот тысяч до пятисот тысяч рублей или в размере заработной платы или иного дохода осужденного за период от одного года до трех лет, либо принудительными работами на срок до четырех лет, либо лишением свободы на тот же срок. (В редакции федеральных законов от 07.12.2011 № 420-ФЗ; от 10.07.2012 № 106-ФЗ) (Дополнение статьей - Федеральный закон от 04.07.2003 № 94-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1422. Незаконные выдача и получение избирательного бюллетеня, бюллетеня для голосования на референдуме, бюллетеня для общероссийского голосования</w:t>
+        <w:t>Статья 142.2. Незаконные выдача и получение избирательного бюллетеня, бюллетеня для голосования на референдуме, бюллетеня для общероссийского голосования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>(Наименование в редакции Федерального закона от 01.04.2020 № 94-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Выдача членом избирательной комиссии, комиссии референдума гражданину (гражданам) избирательных бюллетеней, бюллетеней для голосования на референдуме, бюллетеней для общероссийского голосования в целях предоставления ему (им) возможности проголосовать вместо избирателей, участников референдума, участников общероссийского голосования, в том числе вместо других избирателей, участников референдума, участников общероссийского голосования, или проголосовать более двух раз в ходе одного и того же голосования либо выдача гражданам заполненных избирательных бюллетеней, бюллетеней для голосования на референдуме, бюллетеней для общероссийского голосования - (В редакции Федерального закона от 01.04.2020 № 94-ФЗ) наказываются штрафом в размере от двухсот тысяч до пятисот тысяч рублей или в размере заработной платы или иного дохода осужденного за период от восемнадцати месяцев до трех лет, либо принудительными работами на срок до четырех лет, либо лишением свободы на тот же срок</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
@@ -9421,77 +9421,77 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>То же деяние, совершенное лицом с использованием своего служебного положения, - наказывается штрафом в размере от ста тысяч до трехсот тысяч рублей или в размере заработной платы или иного дохода осужденного за период от одного года до двух лет, либо обязательными работами на срок до четырехсот восьмидесяти часов, либо исправительными работами на срок до двух лет, либо принудительными работами на срок до двух лет с лишением права занимать определенные должности или заниматься определенной деятельностью на срок до трех лет или без такового, либо лишением свободы на срок до двух лет с лишением права занимать определенные должности или заниматься определенной деятельностью на срок до трех лет или без такового. (В редакции Федерального закона от 07.12.2011 № 420-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Деяния, предусмотренные частями первой или второй настоящей статьи, соединенные с насилием над журналистом или его близкими либо с повреждением или уничтожением их имущества, а равно с угрозой применения такого насилия, - наказываются принудительными работами на срок до пяти лет или лишением свободы на срок до шести лет с лишением права занимать определенные должности или заниматься определенной деятельностью на срок до трех лет или без такового. (Дополнение частью - Федеральный закон от 07.12.2011 № 420-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1441. Необоснованный отказ в приеме на работу или необоснованное увольнение лица, достигшего предпенсионного возраста</w:t>
+        <w:t>Статья 144.1. Необоснованный отказ в приеме на работу или необоснованное увольнение лица, достигшего предпенсионного возраста</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Необоснованный отказ в приеме на работу лица по мотивам достижения им предпенсионного возраста, а равно необоснованное увольнение с работы такого лица по тем же мотивам - наказывается штрафом в размере до двухсот тысяч рублей или в размере заработной платы или иного дохода осужденного за период до восемнадцати месяцев либо обязательными работами на срок до трехсот шестидесяти часов. Примечание. Для целей настоящей статьи под предпенсионным возрастом понимается возрастной период продолжительностью до пяти лет, предшествующий назначению лицу страховой пенсии по старости в соответствии с пенсионным законодательством Российской Федерации. (Дополнение статьей - Федеральный закон от 03.10.2018 № 352-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 145. Необоснованный отказ в приеме на работу или необоснованное увольнение беременной женщины или женщины, имеющей детей в возрасте до трех лет</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Необоснованный отказ в приеме на работу или необоснованное увольнение женщины по мотивам ее беременности, а равно необоснованный отказ в приеме на работу или необоснованное увольнение с работы женщины, имеющей детей в возрасте до трех лет, по этим мотивам - наказываются штрафом в размере до двухсот тысяч рублей или в размере заработной платы или иного дохода осужденного за период до восемнадцати месяцев либо обязательными работами на срок до трехсот шестидесяти часов. (В редакции федеральных законов от 08.12.2003 № 162-ФЗ; от 07.12.2011 № 420-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1451. Невыплата заработной платы, пенсий, стипендий, пособий и иных выплат</w:t>
+        <w:t>Статья 145.1. Невыплата заработной платы, пенсий, стипендий, пособий и иных выплат</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Частичная невыплата свыше трех месяцев заработной платы, пенсий, стипендий, пособий и иных установленных законом выплат, совершенная из корыстной или иной личной заинтересованности руководителем организации, работодателем - физическим лицом, руководителем филиала, представительства или иного обособленного структурного подразделения организации, - наказывается штрафом в размере до ста двадцати тысяч рублей или в размере заработной платы или иного дохода осужденного за период до одного года, либо лишением права занимать определенные должности или заниматься определенной деятельностью на срок до одного года, либо принудительными работами на срок до двух лет, либо лишением свободы на срок до одного года. (В редакции Федерального закона от 07.12.2011 № 420-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Полная невыплата свыше двух месяцев заработной платы, пенсий, стипендий, пособий и иных установленных законом выплат или выплата заработной платы свыше двух месяцев в размере ниже установленного федеральным законом минимального размера оплаты труда, совершенные из корыстной или иной личной заинтересованности руководителем организации, работодателем - физическим лицом, руководителем филиала, представительства или иного обособленного структурного подразделения организации, - наказывается штрафом в размере от ста тысяч до пятисот тысяч рублей или в размере заработной платы или иного дохода осужденного за период до трех лет, либо принудительными работами на срок до трех лет с лишением права занимать определенные должности или заниматься определенной деятельностью на срок до трех лет или без такового, либо лишением свободы на срок до трех лет с лишением права занимать определенные должности или заниматься определенной деятельностью на срок до трех лет или без такового. (В редакции Федерального закона от 07.12.2011 № 420-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9967,64 +9967,64 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>в отношении двух или более несовершеннолетних</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>в отношении лица, не достигшего четырнадцатилетнего возраста, - наказываются лишением свободы на срок от четырех до восьми лет с ограничением свободы на срок до двух лет либо без такового и с лишением права занимать определенные должности или заниматься определенной деятельностью на срок до трех лет или без такового. (Часть в редакции Федерального закона от 28.12.2024 № 514-ФЗ) Примечание. Действие настоящей статьи не распространяется на случаи вовлечения несовершеннолетнего в занятие бродяжничеством, если это деяние совершено родителем вследствие стечения тяжелых жизненных обстоятельств, вызванных утратой источника средств существования или отсутствием места жительства. (Дополнение примечанием - Федеральный закон от 08.12.2003 № 162-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1511. Розничная продажа несовершеннолетним алкогольной продукции, табачной продукции, табачных изделий, никотинсодержащей продукции или сырья для их производства, кальянов, устройств для потребления никотинсодержащей продукции</w:t>
+        <w:t>Статья 151.1. Розничная продажа несовершеннолетним алкогольной продукции, табачной продукции, табачных изделий, никотинсодержащей продукции или сырья для их производства, кальянов, устройств для потребления никотинсодержащей продукции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Розничная продажа несовершеннолетним алкогольной продукции, табачной продукции, табачных изделий, никотинсодержащей продукции или сырья для их производства, кальянов, устройств для потребления никотинсодержащей продукции, если это деяние совершено неоднократно, - наказывается штрафом в размере от пятидесяти тысяч до восьмидесяти тысяч рублей или в размере заработной платы или иного дохода осужденного за период от трех до шести месяцев либо исправительными работами на срок до одного года с лишением права занимать определенные должности или заниматься определенной деятельностью на срок до трех лет или без такового. Примечание. Розничной продажей несовершеннолетнему алкогольной продукции, табачной продукции, табачных изделий, никотинсодержащей продукции или сырья для их производства, кальянов, устройств для потребления никотинсодержащей продукции, совершенной лицом неоднократно, признается розничная продажа несовершеннолетнему алкогольной продукции, табачной продукции, табачных изделий, никотинсодержащей продукции или сырья для их производства, кальянов, устройств для потребления никотинсодержащей продукции лицом, подвергнутым административному наказанию за аналогичное деяние, в период, когда лицо считается подвергнутым административному наказанию. (Дополнение статьей - Федеральный закон от 21.07.2011 № 253-ФЗ) (В редакции Федерального закона от 28.12.2024 № 515-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1512. Вовлечение несовершеннолетнего в совершение действий, представляющих опасность для жизни несовершеннолетнего</w:t>
+        <w:t>Статья 151.2. Вовлечение несовершеннолетнего в совершение действий, представляющих опасность для жизни несовершеннолетнего</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Склонение или иное вовлечение несовершеннолетнего в совершение противоправных действий, заведомо для виновного представляющих опасность для жизни несовершеннолетнего, путем уговоров, предложений, обещаний, обмана, угроз или иным способом, совершенное лицом, достигшим восемнадцатилетнего возраста, при отсутствии признаков склонения к совершению самоубийства, вовлечения несовершеннолетнего в совершение преступления или в совершение антиобщественных действий - наказывается штрафом в размере от пятидесяти тысяч до восьмидесяти тысяч рублей или в размере заработной платы или иного дохода осужденного за период от трех до шести месяцев, либо исправительными работами на срок до одного года с лишением права занимать определенные должности или заниматься определенной деятельностью на срок до трех лет или без такового, либо принудительными работами на срок до одного года с лишением права занимать определенные должности или заниматься определенной деятельностью на срок до трех лет или без такового, либо лишением свободы на срок до одного года с лишением права занимать определенные должности или заниматься определенной деятельностью на срок до трех лет или без такового</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>То же деяние, совершенное:</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10404,51 +10404,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Крупным размером в статьях настоящей главы, за исключением частей шестой и седьмой статьи 159, статей 1591, 1595 и 165, признается стоимость имущества, превышающая двести пятьдесят тысяч рублей, а особо крупным - один миллион рублей. (В редакции федеральных законов от 23.04.2018 № 111-ФЗ, от 12.06.2024 № 133-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае, когда предметом хищения является доход, облагаемый налогом на доходы физических лиц, в размер хищения не подлежит включению сумма указанного налога, удержанная и уплаченная налоговым агентом в соответствии с законодательством Российской Федерации. (Дополнение пунктом - Федеральный закон от 27.11.2023 № 553-ФЗ) (Статья в редакции Федерального закона от 08.12.2003 № 162-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1581. Мелкое хищение, совершенное лицом, подвергнутым административному наказанию</w:t>
+        <w:t>Статья 158.1. Мелкое хищение, совершенное лицом, подвергнутым административному наказанию</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Мелкое хищение чужого имущества, совершенное лицом, подвергнутым административному наказанию за мелкое хищение, предусмотренное частью 2 статьи 7.27 Кодекса Российской Федерации об административных правонарушениях, - наказывается штрафом в размере до сорока тысяч рублей или в размере заработной платы или иного дохода осужденного за период до трех месяцев, либо обязательными работами на срок до ста восьмидесяти часов, либо исправительными работами на срок до шести месяцев, либо ограничением свободы на срок до одного года, либо принудительными работами на срок до одного года, либо арестом на срок до двух месяцев, либо лишением свободы на срок до одного года. (Дополнение статьей - Федеральный закон от 03.07.2016 № 323-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 159. Мошенничество</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Мошенничество, то есть хищение чужого имущества или приобретение права на чужое имущество путем обмана или злоупотребления доверием, - наказывается штрафом в размере до ста двадцати тысяч рублей или в размере заработной платы или иного дохода осужденного за период до одного года, либо обязательными работами на срок до трехсот шестидесяти часов, либо исправительными работами на срок до одного года, либо ограничением свободы на срок до двух лет, либо принудительными работами на срок до двух лет, либо арестом на срок до четырех месяцев, либо лишением свободы на срок до двух лет. (В редакции Федерального закона от 07.12.2011 № 420-ФЗ)</w:t>
       </w:r>
@@ -10524,51 +10524,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>В частях пятой - седьмой настоящей статьи значительным ущербом признается ущерб в сумме, составляющей не менее двухсот пятидесяти тысяч рублей, крупным размером признается стоимость имущества, превышающая четыре миллиона пятьсот тысяч рублей, особо крупным размером признается стоимость имущества, превышающая восемнадцать миллионов рублей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Действие частей пятой - седьмой настоящей статьи распространяется на случаи преднамеренного неисполнения договорных обязательств в сфере предпринимательской деятельности, когда сторонами договора являются индивидуальные предприниматели и (или) коммерческие организации. (Дополнение примечаниями - Федеральный закон от 03.07.2016 № 323-ФЗ) (В редакции Федерального закона от 06.04.2024 № 79-ФЗ) (Статья в редакции Федерального закона от 08.12.2003 № 162-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1591. Мошенничество в сфере кредитования</w:t>
+        <w:t>Статья 159.1. Мошенничество в сфере кредитования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Мошенничество в сфере кредитования, то есть хищение денежных средств заемщиком путем представления банку или иному кредитору заведомо ложных и (или) недостоверных сведений, - наказывается штрафом в размере до ста двадцати тысяч рублей или в размере заработной платы или иного дохода осужденного за период до одного года, либо обязательными работами на срок до трехсот шестидесяти часов, либо исправительными работами на срок до одного года, либо ограничением свободы на срок до двух лет, либо принудительными работами на срок до двух лет, либо арестом на срок до четырех месяцев</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>То же деяние, совершенное группой лиц по предварительному сговору, - наказывается штрафом в размере до трехсот тысяч рублей или в размере заработной платы или иного дохода осужденного за период до двух лет, либо обязательными работами на срок до четырехсот восьмидесяти часов, либо исправительными работами на срок до двух лет, либо принудительными работами на срок до пяти лет с ограничением свободы на срок до одного года или без такового, либо лишением свободы на срок до четырех лет с ограничением свободы на срок до одного года или без такового</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10576,51 +10576,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Деяния, предусмотренные частями первой или второй настоящей статьи, совершенные лицом с использованием своего служебного положения, а равно в крупном размере, - наказываются штрафом в размере от ста тысяч до пятисот тысяч рублей или в размере заработной платы или иного дохода осужденного за период от одного года до трех лет, либо принудительными работами на срок до пяти лет с ограничением свободы на срок до двух лет или без такового, либо лишением свободы на срок до шести лет со штрафом в размере до восьмидесяти тысяч рублей или в размере заработной платы или иного дохода осужденного за период до шести месяцев либо без такового и с ограничением свободы на срок до полутора лет либо без такового. (В редакции Федерального закона от 03.07.2016 № 325-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Деяния, предусмотренные частями первой или третьей настоящей статьи, совершенные организованной группой либо в особо крупном размере, - наказываются лишением свободы на срок до десяти лет со штрафом в размере до одного миллиона рублей или в размере заработной платы или иного дохода осужденного за период до трех лет либо без такового и с ограничением свободы на срок до двух лет либо без такового. Примечание. Крупным размером в настоящей статье и статье 1595 настоящего Кодекса признается стоимость имущества, превышающая один миллион пятьсот тысяч рублей, а особо крупным - шесть миллионов рублей. (В редакции федеральных законов от 03.07.2016 № 325-ФЗ; от 23.04.2018 № 111-ФЗ) (Дополнение статьей - Федеральный закон от 29.11.2012 № 207-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1592. Мошенничество при получении выплат</w:t>
+        <w:t>Статья 159.2. Мошенничество при получении выплат</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Мошенничество при получении выплат, то есть хищение денежных средств или иного имущества при получении пособий, компенсаций, субсидий и иных социальных выплат, установленных законами и иными нормативными правовыми актами, путем представления заведомо ложных и (или) недостоверных сведений, а равно путем умолчания о фактах, влекущих прекращение указанных выплат, - наказывается штрафом в размере до ста двадцати тысяч рублей или в размере заработной платы или иного дохода осужденного за период до одного года, либо обязательными работами на срок до трехсот шестидесяти часов, либо исправительными работами на срок до одного года, либо ограничением свободы на срок до двух лет, либо принудительными работами на срок до двух лет, либо арестом на срок до четырех месяцев</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>То же деяние, совершенное группой лиц по предварительному сговору, - наказывается штрафом в размере до трехсот тысяч рублей или в размере заработной платы или иного дохода осужденного за период до двух лет, либо обязательными работами на срок до четырехсот восьмидесяти часов, либо исправительными работами на срок до двух лет, либо принудительными работами на срок до пяти лет с ограничением свободы на срок до одного года или без такового, либо лишением свободы на срок до четырех лет с ограничением свободы на срок до одного года или без такового</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10628,51 +10628,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Деяния, предусмотренные частями первой или второй настоящей статьи, совершенные лицом с использованием своего служебного положения, а равно в крупном размере, - наказываются штрафом в размере от ста тысяч до пятисот тысяч рублей или в размере заработной платы или иного дохода осужденного за период от одного года до трех лет, либо принудительными работами на срок до пяти лет с ограничением свободы на срок до двух лет или без такового, либо лишением свободы на срок до шести лет со штрафом в размере до восьмидесяти тысяч рублей или в размере заработной платы или иного дохода осужденного за период до шести месяцев либо без такового и с ограничением свободы на срок до полутора лет либо без такового. (В редакции Федерального закона от 03.07.2016 № 325-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Деяния, предусмотренные частями первой или третьей настоящей статьи, совершенные организованной группой либо в особо крупном размере, - наказываются лишением свободы на срок до десяти лет со штрафом в размере до одного миллиона рублей или в размере заработной платы или иного дохода осужденного за период до трех лет либо без такового и с ограничением свободы на срок до двух лет либо без такового. (Дополнение статьей - Федеральный закон от 29.11.2012 № 207-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1593. Мошенничество с использованием электронных средств платежа</w:t>
+        <w:t>Статья 159.3. Мошенничество с использованием электронных средств платежа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>(Наименование в редакции Федерального закона от 23.04.2018 № 111-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Мошенничество с использованием электронных средств платежа - (В редакции Федерального закона от 23.04.2018 № 111-ФЗ) наказывается штрафом в размере до ста двадцати тысяч рублей или в размере заработной платы или иного дохода осужденного за период до одного года, либо обязательными работами на срок до трехсот шестидесяти часов, либо исправительными работами на срок до одного года, либо ограничением свободы на срок до двух лет, либо принудительными работами на срок до двух лет, либо лишением свободы на срок до трех лет. (В редакции Федерального закона от 23.04.2018 № 111-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
@@ -10685,64 +10685,64 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Деяния, предусмотренные частями первой или второй настоящей статьи, совершенные лицом с использованием своего служебного положения, а равно в крупном размере, - наказываются штрафом в размере от ста тысяч до пятисот тысяч рублей или в размере заработной платы или иного дохода осужденного за период от одного года до трех лет, либо принудительными работами на срок до пяти лет с ограничением свободы на срок до двух лет или без такового, либо лишением свободы на срок до шести лет со штрафом в размере до восьмидесяти тысяч рублей или в размере заработной платы или иного дохода осужденного за период до шести месяцев либо без такового и с ограничением свободы на срок до полутора лет либо без такового. (В редакции Федерального закона от 03.07.2016 № 325-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Деяния, предусмотренные частями первой, второй или третьей настоящей статьи, совершенные организованной группой либо в особо крупном размере, - наказываются лишением свободы на срок до десяти лет со штрафом в размере до одного миллиона рублей или в размере заработной платы или иного дохода осужденного за период до трех лет либо без такового и с ограничением свободы на срок до двух лет либо без такового. (Дополнение статьей - Федеральный закон от 29.11.2012 № 207-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1594</w:t>
+        <w:t>Статья 159.4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>(Дополнение статьей - Федеральный закон от 29.11.2012 № 207-ФЗ) (Утратила силу - Федеральный закон от 03.07.2016 № 325-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1595. Мошенничество в сфере страхования</w:t>
+        <w:t>Статья 159.5. Мошенничество в сфере страхования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Мошенничество в сфере страхования, то есть хищение чужого имущества путем обмана относительно наступления страхового случая, а равно размера страхового возмещения, подлежащего выплате в соответствии с законом либо договором страхователю или иному лицу, - наказывается штрафом в размере до ста двадцати тысяч рублей или в размере заработной платы или иного дохода осужденного за период до одного года, либо обязательными работами на срок до трехсот шестидесяти часов, либо исправительными работами на срок до одного года, либо ограничением свободы на срок до двух лет, либо принудительными работами на срок до двух лет, либо арестом на срок до четырех месяцев</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>То же деяние, совершенное группой лиц по предварительному сговору, а равно с причинением значительного ущерба гражданину, - наказывается штрафом в размере до трехсот тысяч рублей или в размере заработной платы или иного дохода осужденного за период до двух лет, либо обязательными работами на срок до четырехсот восьмидесяти часов, либо исправительными работами на срок до двух лет, либо принудительными работами на срок до пяти лет с ограничением свободы на срок до одного года или без такового, либо лишением свободы на срок до пяти лет с ограничением свободы на срок до одного года или без такового. (В редакции Федерального закона от 03.07.2016 № 325-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10750,51 +10750,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Деяния, предусмотренные частями первой или второй настоящей статьи, совершенные лицом с использованием своего служебного положения, а равно в крупном размере, - наказываются штрафом в размере от ста тысяч до пятисот тысяч рублей или в размере заработной платы или иного дохода осужденного за период от одного года до трех лет, либо принудительными работами на срок до пяти лет с ограничением свободы на срок до двух лет или без такового, либо лишением свободы на срок до шести лет со штрафом в размере до восьмидесяти тысяч рублей или в размере заработной платы или иного дохода осужденного за период до шести месяцев либо без такового и с ограничением свободы на срок до полутора лет либо без такового. (В редакции Федерального закона от 03.07.2016 № 325-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Деяния, предусмотренные частями первой, второй или третьей настоящей статьи, совершенные организованной группой либо в особо крупном размере, - наказываются лишением свободы на срок до десяти лет со штрафом в размере до одного миллиона рублей или в размере заработной платы или иного дохода осужденного за период до трех лет либо без такового и с ограничением свободы на срок до двух лет либо без такового. (Дополнение статьей - Федеральный закон от 29.11.2012 № 207-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1596. Мошенничество в сфере компьютерной информации</w:t>
+        <w:t>Статья 159.6. Мошенничество в сфере компьютерной информации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Мошенничество в сфере компьютерной информации, то есть хищение чужого имущества или приобретение права на чужое имущество путем ввода, удаления, блокирования, модификации компьютерной информации либо иного вмешательства в функционирование средств хранения, обработки или передачи компьютерной информации или информационно-телекоммуникационных сетей, - наказывается штрафом в размере до ста двадцати тысяч рублей или в размере заработной платы или иного дохода осужденного за период до одного года, либо обязательными работами на срок до трехсот шестидесяти часов, либо исправительными работами на срок до одного года, либо ограничением свободы на срок до двух лет, либо принудительными работами на срок до двух лет, либо арестом на срок до четырех месяцев</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>То же деяние, совершенное группой лиц по предварительному сговору, а равно с причинением значительного ущерба гражданину, - наказывается штрафом в размере до трехсот тысяч рублей или в размере заработной платы или иного дохода осужденного за период до двух лет, либо обязательными работами на срок до четырехсот восьмидесяти часов, либо исправительными работами на срок до двух лет, либо принудительными работами на срок до пяти лет с ограничением свободы на срок до одного года или без такового, либо лишением свободы на срок до пяти лет с ограничением свободы на срок до одного года или без такового. (В редакции Федерального закона от 03.07.2016 № 325-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>