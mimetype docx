--- v0 (2026-02-05)
+++ v1 (2026-06-21)
@@ -8508,51 +8508,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Международная воздушная перевозка - воздушная перевозка, при которой пункт отправления и пункт назначения расположены: соответственно на территориях двух государств; на территории одного государства, если предусмотрен пункт (пункты) посадки на территории другого государства</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Коммерческая воздушная перевозка - воздушная перевозка, предоставляемая за плату. (Дополнение пунктом - Федеральный закон от 18.07.2006 № 114-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1011. Допуск перевозчиков к выполнению регулярных и чартерных международных воздушных перевозок пассажиров, багажа, грузов и почты</w:t>
+        <w:t>Статья 101.1. Допуск перевозчиков к выполнению регулярных и чартерных международных воздушных перевозок пассажиров, багажа, грузов и почты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Федеральный орган исполнительной власти, осуществляющий функции по выработке государственной политики и нормативно-правовому регулированию в сфере гражданской авиации, утверждает федеральные авиационные правила, устанавливающие порядок допуска перевозчиков к выполнению регулярных и чартерных международных воздушных перевозок пассажиров, багажа, грузов и почты (далее - допуск)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Решения о выдаче допуска, о внесении изменений в условия ранее выданного допуска, об отзыве допуска, о введении ограничений в условия ранее выданного допуска принимаются в порядке, установленном федеральными авиационными правилами, межведомственной комиссией по допуску перевозчиков к выполнению международных воздушных перевозок пассажиров и (или) грузов, создаваемой федеральным органом исполнительной власти, осуществляющим функции по выработке государственной политики и нормативно-правовому регулированию в сфере гражданской авиации (далее - межведомственная комиссия по допуску). В состав межведомственной комиссии по допуску входят представители федерального органа исполнительной власти, осуществляющего функции по выработке государственной политики и нормативно-правовому регулированию в сфере гражданской авиации, федерального органа исполнительной власти, осуществляющего функции по выработке государственной политики и нормативно-правовому регулированию в сфере анализа и прогнозирования социально-экономического развития, федерального органа исполнительной власти, осуществляющего функции по оказанию государственных услуг и управлению государственным имуществом в сфере гражданской авиации, федерального органа исполнительной власти, осуществляющего функции по федеральному государственному контролю (надзору) в области гражданской авиации, федерального органа исполнительной власти, осуществляющего функции по принятию нормативных правовых актов и контролю за соблюдением антимонопольного законодательства</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8721,51 +8721,51 @@
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>По договору воздушной перевозки груза или по договору воздушной перевозки почты перевозчик обязуется доставить вверенные ему грузоотправителем груз или почту в пункт назначения и выдать их управомоченному на получение груза или почты лицу (грузополучателю), а грузоотправитель обязуется оплатить воздушную перевозку груза или почты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 104. Договор фрахтования воздушного судна (воздушный чартер)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>По договору фрахтования воздушного судна (воздушному чартеру) одна сторона (фрахтовщик) обязуется предоставить другой стороне (фрахтователю) за плату для выполнения одного или нескольких рейсов одно или несколько воздушных судов либо часть воздушного судна для воздушной перевозки пассажиров, багажа, грузов или почты. Осуществление чартерных воздушных перевозок регулируется настоящим Кодексом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1041. Договор аренды (фрахтования на время) гражданского воздушного судна с экипажем для осуществления воздушных перевозок пассажиров, багажа, грузов и почты</w:t>
+        <w:t>Статья 104.1. Договор аренды (фрахтования на время) гражданского воздушного судна с экипажем для осуществления воздушных перевозок пассажиров, багажа, грузов и почты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>(Наименование в редакции Федерального закона от 21.04.2025 № 91-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>По договору аренды (фрахтования на время) гражданского воздушного судна с экипажем (далее в настоящей статье - договор аренды воздушного судна с экипажем) одна сторона (арендодатель) за плату и на определенный срок предоставляет другой стороне (арендатору) в пользование гражданское воздушное судно, а также оказывает услуги членов экипажа гражданского воздушного судна для осуществления воздушных перевозок пассажиров, багажа, грузов и почты. (В редакции Федерального закона от 21.04.2025 № 91-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
@@ -9201,51 +9201,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>бесплатного провоза багажа в пределах нормы бесплатного провоза багажа в случае заключения договора воздушной перевозки пассажира, предусматривающего норму бесплатного провоза багажа; (В редакции Федерального закона от 29.07.2017 № 228-ФЗ) 21) бесплатного провоза ручной клади в пределах нормы, которая устанавливается перевозчиком в соответствии с федеральными авиационными правилами, утвержденными на основании требований эксплуатационной документации воздушного судна, и позволяет размещать ручную кладь в пассажирской кабине (салоне) воздушного судна; (Дополнение подпунктом - Федеральный закон от 29.07.2017 № 228-ФЗ) 3) бесплатного, при международных воздушных перевозках - в соответствии с льготным тарифом, перевоза с собой одного ребенка в возрасте не старше двух лет без предоставления ему отдельного места. Другие дети в возрасте не старше двух лет, а также дети в возрасте от двух до двенадцати лет перевозятся в соответствии с льготным тарифом с предоставлением им отдельных мест</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>бесплатного пользования услугами комнат отдыха, комнат матери и ребенка, а также местом в гостинице при перерыве в воздушной перевозке по вине перевозчика или при вынужденной задержке воздушного судна при отправке и (или) в полете</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1061. Особенности обслуживания пассажиров из числа инвалидов и других лиц с ограничениями жизнедеятельности</w:t>
+        <w:t>Статья 106.1. Особенности обслуживания пассажиров из числа инвалидов и других лиц с ограничениями жизнедеятельности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>При заключении договора воздушной перевозки пассажира пассажир из числа инвалидов и других лиц с ограничениями жизнедеятельности обязан сообщить перевозчику или агенту перевозчика, осуществляющему бронирование, продажу и оформление перевозочных документов, об имеющихся у такого пассажира ограничениях жизнедеятельности в целях обеспечения ему соответствующих условий воздушной перевозки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>При чартерных воздушных перевозках, осуществляемых на основании договора фрахтования воздушного судна (воздушного чартера), пассажир из числа инвалидов и других лиц с ограничениями жизнедеятельности при заключении договора о реализации туристского продукта обязан сообщить туроператору или турагенту об имеющихся у такого пассажира ограничениях жизнедеятельности в целях обеспечения ему соответствующих условий воздушной перевозки</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9613,51 +9613,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>пассажиру возвращается уплаченная за воздушную перевозку провозная плата, если состояние здоровья пассажира воздушного судна требует особых условий воздушной перевозки либо угрожает безопасности самого пассажира или других лиц, что подтверждается медицинскими документами</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>пассажиру не возвращается уплаченная за воздушную перевозку провозная плата, если состояние здоровья пассажира воздушного судна создает беспорядок и неустранимые неудобства для других лиц. (Дополнение пунктом - Федеральный закон от 20.04.2014 № 79-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1071. Отказ в заключении договора воздушной перевозки пассажиру, внесенному в реестр лиц, воздушная перевозка которых ограничена перевозчиком</w:t>
+        <w:t>Статья 107.1. Отказ в заключении договора воздушной перевозки пассажиру, внесенному в реестр лиц, воздушная перевозка которых ограничена перевозчиком</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Перевозчик или лицо, уполномоченное перевозчиком на заключение договора воздушной перевозки пассажира, вправе отказать в заключении такого договора пассажиру, если он внесен данным перевозчиком в реестр лиц, воздушная перевозка которых ограничена, за исключением случаев, предусмотренных пунктом 6 настоящей статьи. В целях ведения реестров лиц, воздушная перевозка которых ограничена, перевозчики осуществляют обработку персональных данных пассажиров в соответствии с законодательством Российской Федерации в области персональных данных. (Дополнение абзацем - Федеральный закон от 03.04.2023 № 107-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>О факте совершения пассажиром действий, которые могут подпадать под признаки административного правонарушения, предусмотренного частью 6 статьи 11.17 Кодекса Российской Федерации об административных правонарушениях, либо преступления, предусмотренного пунктом "в" части первой статьи 213 или статьей 2671 Уголовного кодекса Российской Федерации и совершенного на борту воздушного судна, командир воздушного судна информирует в письменной форме руководителя или исполняющего обязанности руководителя перевозчика. Копия документа, которым командир воздушного судна информирует руководителя или исполняющего обязанности руководителя перевозчика, вручается пассажиру воздушного судна до покидания им воздушного судна. В случае отказа указанного пассажира от получения копии данного документа командир воздушного судна делает соответствующую отметку в данном документе</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9698,51 +9698,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>В заключении договора воздушной перевозки пассажира не может быть отказано пассажиру, если он внесен перевозчиком в реестр лиц, воздушная перевозка которых ограничена данным перевозчиком, в случае, если этот пассажир возвращается в Российскую Федерацию из пункта отправления, единственным способом транспортного сообщения из которого с Российской Федерацией является воздушная перевозка, либо подлежит административному выдворению за пределы Российской Федерации, депортации или реадмиссии (передаче или приему Российской Федерацией в соответствии с международным договором Российской Федерации о реадмиссии) при условии, что единственным способом транспортного сообщения между Российской Федерацией и пунктом отправления или пунктом назначения является воздушная перевозка, либо направляется к месту лечения или обратно, либо сопровождает пассажира из числа инвалидов и других лиц с ограничениями жизнедеятельности к месту лечения или обратно, либо направляется на похороны члена семьи или близкого родственника пассажира, внесенного в реестр лиц, воздушная перевозка которых ограничена данным перевозчиком, или обратно, что подтверждается документально</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:t>Перевозчик обязан в письменной форме уведомить пассажира о внесении его в реестр лиц, воздушная перевозка которых ограничена данным перевозчиком, а также о случаях, при которых пассажиру не может быть отказано в заключении договора воздушной перевозки пассажира и которые указаны в пункте 6 настоящей статьи. (Дополнение статьей - Федеральный закон от 05.12.2017 № 376-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1072. Особенности изменения и расторжения договора воздушной перевозки пассажира в отдельных случаях</w:t>
+        <w:t>Статья 107.2. Особенности изменения и расторжения договора воздушной перевозки пассажира в отдельных случаях</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Правительство Российской Федерации при угрозе возникновения и (или) возникновении отдельных чрезвычайных ситуаций, введении режима повышенной готовности или чрезвычайной ситуации на всей территории Российской Федерации либо на ее части вправе установить на соответствующей территории особенности исполнения договора воздушной перевозки пассажира, в том числе право перевозчика в одностороннем порядке изменить условия такого договора или отказаться от его исполнения и возвратить уплаченную за воздушную перевозку пассажира провозную плату в порядке и сроки, которые установлены Правительством Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае отказа пассажира от воздушной перевозки при угрозе возникновения и (или) возникновении отдельных чрезвычайных ситуаций, введении режима повышенной готовности или чрезвычайной ситуации на всей территории Российской Федерации либо на ее части уплаченная за воздушную перевозку провозная плата подлежат возврату в порядке и сроки, которые установлены Правительством Российской Федерации. (Дополнение статьей - Федеральный закон от 08.06.2020 № 166-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10670,51 +10670,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Если утрата груза при международных воздушных перевозках признана перевозчиком или если груз не прибыл по истечении семи дней со дня, когда он должен был прибыть, грузополучатель вправе предъявить к перевозчику требование о возмещении вреда, связанного с утратой груза</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Порядок предъявления претензии к перевозчику при международных воздушных перевозках почты определяется в соответствии с законодательством Российской Федерации и международными договорами Российской Федерации. (Статья в редакции Федерального закона от 27.11.2017 № 338-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1271. Срок рассмотрения претензии к перевозчику</w:t>
+        <w:t>Статья 127.1. Срок рассмотрения претензии к перевозчику</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Перевозчик обязан в течение тридцати дней со дня поступления претензии рассмотреть ее и в письменной форме или в форме подписанного электронной подписью электронного документа уведомить лицо, предъявившее претензию, об удовлетворении или отклонении претензии. (Дополнение статьей - Федеральный закон от 27.11.2017 № 338-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 128. Начало течения срока исковой давности по требованиям, связанным с утратой, недостачей или повреждением (порчей) багажа, груза и почты, а также с просрочкой их доставки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Течение срока исковой давности по требованиям, связанным с утратой, недостачей или повреждением (порчей) багажа, груза и почты, а также с просрочкой их доставки начинается со дня, когда воздушное судно, на котором осуществлялась перевозка багажа, груза или почты, должно было прибыть в пункт назначения в соответствии с договором воздушной перевозки пассажира, договором воздушной перевозки груза или договором воздушной перевозки почты. (Статья в редакции Федерального закона от 27.11.2017 № 338-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>