--- v0 (2026-02-05)
+++ v1 (2026-06-21)
@@ -4869,92 +4869,92 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>в соответствии с подпунктом 2 пункта 1 настоящей статьи начиная с налогового периода, в котором впервые одновременно соблюдены условия, предусмотренные пунктом 2 статьи 2843-1 настоящего Кодекса. При этом включение организации в реестр участников региональных инвестиционных проектов не требуется</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>(Подпункт утратил силу - Федеральный закон от 02.08.2019 № 269-ФЗ) (Статья в редакции Федерального закона от 23.05.2016 № 144-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2510. Реестр участников региональных инвестиционных проектов</w:t>
+        <w:t>Статья 25.10. Реестр участников региональных инвестиционных проектов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Реестр участников региональных инвестиционных проектов (далее в настоящей главе - реестр) ведется федеральным органом исполнительной власти, уполномоченным по контролю и надзору в области налогов и сборов, на основании решений и сведений, направляемых в порядке, предусмотренном настоящей статьей, налоговым органом по месту нахождения налогоплательщика - участника регионального инвестиционного проекта (по месту учета в качестве крупнейшего налогоплательщика) и уполномоченным органом государственной власти соответствующего субъекта Российской Федерации. В реестре отражаются сведения об участниках региональных инвестиционных проектов, а также сведения о региональных инвестиционных проектах, содержащиеся в соответствующих инвестиционных декларациях. Порядок ведения реестра, состав сведений, содержащихся в реестре, и форма инвестиционной декларации устанавливаются федеральным органом исполнительной власти, уполномоченным по контролю и надзору в области налогов и сборов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Решения о включении организации в реестр, а также о внесении изменений в реестр принимаются уполномоченным органом государственной власти субъекта Российской Федерации с учетом положений статьи 2511 и пунктов 1 - 3 статьи 2512 настоящего Кодекса. Решение о прекращении статуса участника регионального инвестиционного проекта принимается налоговым органом по месту нахождения налогоплательщика - участника регионального инвестиционного проекта (по месту учета в качестве крупнейшего налогоплательщика) по основаниям, установленным пунктом 4 статьи 2512 настоящего Кодекса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Указанные в пункте 2 настоящей статьи решения, а также иные необходимые сведения направляются в электронной форме в федеральный орган исполнительной власти, уполномоченный по контролю и надзору в области налогов и сборов, в течение трех рабочих дней со дня принятия соответствующего решения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2511. Порядок включения организации в реестр</w:t>
+        <w:t>Статья 25.11. Порядок включения организации в реестр</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Для включения в реестр организация направляет в уполномоченный орган государственной власти субъекта Российской Федерации составленное в произвольной форме заявление о включении в реестр с приложением следующих документов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае реализации регионального инвестиционного проекта на территориях нескольких субъектов Российской Федерации в соответствии с пунктом 2 статьи 258 настоящего Кодекса заявление о включении в реестр подается организацией в уполномоченный орган государственной власти того субъекта Российской Федерации, в котором организация стоит на учете в налоговом органе по месту своего нахождения</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5061,51 +5061,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>о принятии указанного заявления к рассмотрению</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>об отказе в принятии указанного заявления к рассмотрению в случае непредставления документов, указанных в подпунктах 1, 4 и 5 пункта 1 настоящей статьи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2512. Внесение изменений в сведения, содержащиеся в реестре, и прекращение статуса участника регионального инвестиционного проекта</w:t>
+        <w:t>Статья 25.12. Внесение изменений в сведения, содержащиеся в реестре, и прекращение статуса участника регионального инвестиционного проекта</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Решение о внесении изменений в реестр, не связанных с прекращением статуса участника регионального инвестиционного проекта, принимается в случае внесения изменений в инвестиционную декларацию в порядке и на условиях, которые устанавливаются законом субъекта Российской Федерации в соответствии с настоящей статьей, при условии соблюдения требований, предъявляемых к региональным инвестиционным проектам и (или) их участникам, установленных настоящим Кодексом и (или) законами соответствующих субъектов Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Внесение в инвестиционную декларацию изменений, касающихся условий реализации регионального инвестиционного проекта, осуществляется уполномоченным органом государственной власти субъекта Российской Федерации на основании заявления участника регионального инвестиционного проекта, составленного в произвольной форме, содержащего обоснование необходимости внесения таких изменений, в порядке, предусмотренном статьей 2511 настоящего Кодекса для включения организации в реестр</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5239,51 +5239,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае, если в ходе налоговой проверки, проведенной в порядке, установленном настоящим Кодексом, было выявлено несоответствие регионального инвестиционного проекта и (или) его участника требованиям, установленным настоящим Кодексом, а также невыполнение участником регионального инвестиционного проекта заявленного объема произведенных капитальных вложений в рамках регионального инвестиционного проекта, применение налоговых льгот, указанных в пункте 15-1 статьи 284, пункте 3 статьи 2843-1 и пункте 2 статьи 3423-1 настоящего Кодекса, прекращается на основании вступившего в силу решения по результатам указанной налоговой проверки с начала налогового периода, в котором данным участником было допущено такое несоответствие. (В редакции федеральных законов от 23.11.2020 № 374-ФЗ, от 19.11.2021 № 371-ФЗ) (Дополнение статьей - Федеральный закон от 23.05.2016 № 144-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>КОНТРОЛИРУЕМЫЕ ИНОСТРАННЫЕ КОМПАНИИ И КОНТРОЛИРУЮЩИЕ ЛИЦА</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2513. Контролируемые иностранные компании и контролирующие лица</w:t>
+        <w:t>Статья 25.13. Контролируемые иностранные компании и контролирующие лица</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>В целях настоящего Кодекса контролируемой иностранной компанией признается иностранная организация, удовлетворяющая одновременно всем следующим условиям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В целях настоящего Кодекса контролируемой иностранной компанией также признается иностранная структура без образования юридического лица, контролирующим лицом которой являются организация и (или) физическое лицо, признаваемые налоговыми резидентами Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5959,51 +5959,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">10. </w:t>
       </w:r>
       <w:r>
         <w:t>иностранные организации, указанные в подпункте 6 пункта 1 настоящей статьи, имеют постоянное местонахождение в государствах, с которыми Российская Федерация имеет международные договоры, регулирующие вопросы налогообложения доходов организаций и физических лиц</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">10. </w:t>
       </w:r>
       <w:r>
         <w:t>доля процентных расходов по обращающимся облигациям, указанным в подпункте 6 пункта 1 настоящей статьи, осуществленных за период, за который в соответствии с личным законом иностранной организации составляется финансовая отчетность за финансовый год, составляет не менее 90 процентов в сумме всех расходов такой организации по данным ее финансовой отчетности за указанный период. (Пункт в редакции Федерального закона от 15.02.2016 № 32-ФЗ) (Дополнение статьей - Федеральный закон от 08.06.2015 № 150-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2514. Уведомление об участии в иностранных организациях и уведомление о контролируемых иностранных компаниях. Порядок признания налогоплательщиков контролирующими лицами</w:t>
+        <w:t>Статья 25.14. Уведомление об участии в иностранных организациях и уведомление о контролируемых иностранных компаниях. Порядок признания налогоплательщиков контролирующими лицами</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>(Наименование в редакции Федерального закона от 15.02.2016 № 32-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Налогоплательщики, признаваемые налоговыми резидентами Российской Федерации, в случаях и порядке, предусмотренных настоящим Кодексом, уведомляют налоговый орган</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
@@ -6420,51 +6420,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Непредставление контролирующим лицом документов, истребуемых в соответствии с настоящей статьей, в срок, установленный пунктом 2 настоящей статьи, признается налоговым правонарушением и влечет ответственность, предусмотренную пунктом 11-1 статьи 126 настоящего Кодекса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае, если налогоплательщиком - контролирующим лицом после получения требования о представлении документов, предусмотренных пунктом 9 статьи 2513-1 или пунктом 81 статьи 2515 настоящего Кодекса, представлено уточненное уведомление о контролируемых иностранных компаниях без отражения ранее заявленного вида освобождения от налогообложения прибыли контролируемой иностранной компании или освобождения от применения положений статьи 2515 настоящего Кодекса в отношении прибыли контролируемой иностранной компании в соответствии с пунктом 81 статьи 2515 настоящего Кодекса, такой налогоплательщик не подлежит привлечению к ответственности, предусмотренной пунктом 11-1 статьи 126 настоящего Кодекса, в отношении документов, не представленных по требованию, которое явилось основанием представления уточненного уведомления. (В редакции Федерального закона от 31.07.2023 № 389-ФЗ) (Дополнение статьей - Федеральный закон от 09.11.2020 № 368-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2515. Порядок учета прибыли контролируемой иностранной компании при налогообложении</w:t>
+        <w:t>Статья 25.15. Порядок учета прибыли контролируемой иностранной компании при налогообложении</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Прибылью (убытком) контролируемой иностранной компании в целях настоящего Кодекса признается сумма прибыли (убытка) этой компании, рассчитанная в соответствии со статьей 3091 настоящего Кодекса. Прибыль контролируемой иностранной компании уменьшается на величину дивидендов, выплаченных этой иностранной компанией в календарном году, следующем за годом, за который в соответствии с личным законом такой компании составляется финансовая отчетность, с учетом промежуточных дивидендов, выплаченных в течение финансового года, за который составляется эта финансовая отчетность, с учетом особенностей, предусмотренных статьей 3091 настоящего Кодекса. В случае, если финансовая отчетность компании в соответствии с ее личным законом не составляется, для целей настоящего абзаца применяется календарный год. При определении прибыли контролируемой иностранной компании не учитываются доходы, указанные в пункте 1 статьи 309 настоящего Кодекса, источником выплаты которых являются российские организации, если контролирующее лицо этой контролируемой иностранной компании имеет фактическое право на такие доходы с учетом положений статьи 312 настоящего Кодекса. (В редакции Федерального закона от 29.09.2019 № 325-ФЗ) Прибыль контролируемой иностранной компании, являющейся иностранной структурой без образования юридического лица или иностранным юридическим лицом, для которого в соответствии с его личным законом не предусмотрено участие в капитале, уменьшается на величину распределенной прибыли. (В редакции Федерального закона от 15.02.2016 № 32-ФЗ) (Пункт в редакции Федерального закона от 08.06.2015 № 150-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">11. </w:t>
       </w:r>
       <w:r>
         <w:t>При определении прибыли контролируемой иностранной компании, являющейся структурой без образования юридического лица, не учитываются доходы в виде имущества (включая денежные средства) и (или) имущественных прав, которые получены в качестве взноса (вклада) от учредителя (основателя) данной структуры и (или) лиц, являющихся членами его семьи и (или) близкими родственниками в соответствии с Семейным кодексом Российской Федерации (супругами, родителями и детьми, в том числе усыновителями и усыновленными, дедушками, бабушками и внуками, полнородными и неполнородными (имеющими общих отца или мать) братьями и сестрами), а также от иной контролируемой иностранной компании (в том числе иностранной структуры без образования юридического лица), в отношении которой хотя бы одно из указанных выше лиц является контролирующим лицом. При этом, если передающая сторона является контролируемой иностранной компанией, при определении прибыли этой контролируемой иностранной компании не учитываются расходы в виде переданного имущества (включая денежные средства) и (или) имущественных прав. Положения настоящего пункта не применяются при передаче имущества и (или) имущественных прав контролируемой иностранной компанией (получении имущества и (или) имущественных прав от контролируемой иностранной компании), источником формирования которых являлась прибыль передающей стороны за финансовый год, в котором осуществлена ее ликвидация (прекращение). В целях настоящего пункта к иностранным структурам без образования юридического лица приравниваются иностранные юридические лица, для которых в соответствии с их личным законом не предусмотрено участие в капитале. (Дополнение пунктом - Федеральный закон от 15.02.2016 № 32-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>