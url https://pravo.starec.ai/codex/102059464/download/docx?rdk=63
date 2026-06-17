--- v0 (2026-02-05)
+++ v1 (2026-06-17)
@@ -5513,51 +5513,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 106. Лоцманский сбор</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>С судов, пользующихся услугами лоцманов, взимается лоцманский сбор. Размер взимаемого лоцманского сбора, порядок его взимания и категории освобождаемых от уплаты лоцманского сбора судов определяются в порядке, установленном законодательством Российской Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>1. ОСОБЕННОСТИ ЭКСПЛУАТАЦИИ АВТОНОМНЫХ СУДОВ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1061. Управление автономным судном</w:t>
+        <w:t>Статья 106.1. Управление автономным судном</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>В зависимости от типа автономного судна управление автономным судном (в том числе судовождение, обеспечение выполнения требований, касающихся безопасности мореплавания и защиты морской среды от загрязнения, взаимодействие с другими судами и их экипажами, с береговыми службами) осуществляется укомплектованными судовладельцем экипажем автономного судна и (или) внешним экипажем автономного судна в соответствии с правилами управления автономными судами, утвержденными федеральным органом исполнительной власти в области транспорта. Требования к внешнему экипажу автономного судна устанавливаются указанными правилами управления автономными судами</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Владелец автономного судна может поручить организации, полномочия которой в области автономного судоходства подтверждаются свидетельством, выданным российской организацией, уполномоченной на классификацию и освидетельствование судов (далее - компетентная в области автономного судоходства организация), управление автономным судном. В этом случае внешний экипаж автономного судна укомплектовывается компетентной в области автономного судоходства организацией. Внешний экипаж компетентной в области автономного судоходства организации должен удовлетворять требованиям правил управления автономными судами, предусмотренных пунктом 1 настоящей статьи</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5598,77 +5598,77 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае, если полностью автономное судно способно осуществлять плавание от места отправления до места назначения без непрерывного наблюдения внешним экипажем полностью автономного судна и обеспечить безопасность мореплавания и защиту морской среды от загрязнения, владелец такого полностью автономного судна освобождается от выполнения требований пункта 3 настоящей статьи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:t>Владелец автономного судна должен обеспечить безопасную эксплуатацию автономного судна и его мореходное состояние в соответствии с законодательством Российской Федерации и международными договорами Российской Федерации, в том числе в отношении охраны жизни и здоровья людей и сохранности имущества третьих лиц</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1062. Обязанность владельца автономного судна в случае военных действий или иных случаях военной опасности</w:t>
+        <w:t>Статья 106.2. Обязанность владельца автономного судна в случае военных действий или иных случаях военной опасности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>В случае военных действий в районе расположения порта отправления или порта назначения автономного судна либо в районе, через который автономное судно должно пройти, а также в иных случаях военной опасности внешний капитан полностью автономного судна обязан принять все меры по недопущению уничтожения, повреждения и захвата автономного судна, находящихся на нем людей, документов, грузов и другого имущества, в том числе по поддержанию судна в мореходном состоянии.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1063. Представление интересов владельца автономного судна и грузовладельца</w:t>
+        <w:t>Статья 106.3. Представление интересов владельца автономного судна и грузовладельца</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Интересы владельца автономного судна и грузовладельца представляются соответственно судовладельцем и грузовладельцем самостоятельно или уполномоченными ими лицами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1064. Лоцманская проводка автономного судна</w:t>
+        <w:t>Статья 106.4. Лоцманская проводка автономного судна</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Владелец автономного судна должен обеспечить на автономном судне безопасные условия посадки и высадки лоцмана, а также доступ лоцмана к органам управления автономным судном. Если длительность лоцманской проводки автономного судна составляет более четырех часов, на автономном судне должно быть предусмотрено отдельное помещение для лоцмана, а также обеспечено бесплатное питание лоцману и его стажеру (при наличии). Лоцман поднимается на борт полностью автономного судна в сопровождении представителя владельца полностью автономного судна, имеющего соответствующую квалификацию по управлению судном, либо после подъема на борт судна представителя владельца полностью автономного судна. Лоцманское удостоверение лоцман предъявляет представителю владельца полностью автономного судна</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Лоцманская проводка полуавтономного судна осуществляется в соответствии с положениями главы VI настоящего Кодекса</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5687,159 +5687,159 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Присутствие на полностью автономном судне лоцмана не устраняет ответственность внешнего капитана полностью автономного судна за управление полностью автономным судном. Ответственность за вред, причиненный полностью автономному судну в результате ненадлежащей лоцманской проводки полностью автономного судна, определяется в соответствии со статьей 103 настоящего Кодекса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>При наличии достаточных оснований для сомнений в правильности рекомендаций лоцмана внешний капитан полностью автономного судна в целях обеспечения безопасности мореплавания вправе отказаться от услуг данного лоцмана. В случае, если лоцманская проводка автономного судна является обязательной, внешний капитан полностью автономного судна должен потребовать заменить лоцмана</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1065. Внешний экипаж автономного судна</w:t>
+        <w:t>Статья 106.5. Внешний экипаж автономного судна</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Дистанционное управление автономным судном, оказание помощи в управлении полуавтономным судном капитану полуавтономного судна и экипажу полуавтономного судна осуществляет внешний экипаж автономного судна, в состав которого входят внешний капитан автономного судна и специалисты, имеющие опыт работы в должности капитана или старшего помощника капитана морского судна вместимостью не менее чем 3000 и прошедшие обучение по программе повышения квалификации в области управления автономными судами, или специалисты, имеющие высшее техническое образование и прошедшие обучение по программе профессиональной переподготовки в области управления автономными судами. Требования к квалификации, опыту работы и профессиональной подготовке внешних капитанов автономных судов и специалистов по управлению автономными судами, порядок выдачи капитанами морских портов квалификационных свидетельств внешнего капитана автономного судна и квалификационных свидетельств специалиста по управлению автономными судами, формы указанных свидетельств устанавливаются федеральным органом исполнительной власти в области транспорта в положении о дипломировании членов внешних экипажей автономных морских судов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1066. Компетентная в области автономного судоходства организация</w:t>
+        <w:t>Статья 106.6. Компетентная в области автономного судоходства организация</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Компетентная в области автономного судоходства организация должна иметь в своем распоряжении технические средства, необходимые для осуществления управления автономными судами, соответствующие требованиям к техническим средствам по управлению автономными судами, предусмотренным пунктом 2 статьи 24 настоящего Кодекса, а также специалистов по управлению автономными судами, удовлетворяющих требованиям статьи 1065 настоящего Кодекса, и соответствовать утвержденным Правительством Российской Федерации требованиям к компетентным в области автономного судоходства организациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Компетентная в области автономного судоходства организация должна иметь свидетельство, выданное российской организацией, уполномоченной на классификацию и освидетельствование судов, подтверждающее соответствие компетентной в области автономного судоходства организации требованиям настоящего Кодекса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Компетентная в области автономного судоходства организация несет ответственность за вред, причиненный автономному судну или третьим лицам в результате ненадлежащего управления автономным судном</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1067. Ответственность за причинение вреда автономным судном</w:t>
+        <w:t>Статья 106.7. Ответственность за причинение вреда автономным судном</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Владелец автономного судна, собственник автономного судна, компетентная в области автономного судоходства организация, осуществляющая управление автономным судном, производитель оборудования и разработчик программного обеспечения, предназначенных для обеспечения автономного судовождения, несут солидарную ответственность за причинение вреда третьим лицам, а также за причинение вреда морской среде вследствие эксплуатации автономного судна или в связи с эксплуатацией автономного судна.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1068. Правовой статус внешнего капитана автономного судна, члена внешнего экипажа автономного судна</w:t>
+        <w:t>Статья 106.8. Правовой статус внешнего капитана автономного судна, члена внешнего экипажа автономного судна</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Внешний капитан полуавтономного судна, член внешнего экипажа полуавтономного судна дают рекомендации капитану полуавтономного судна в части режимов работы судовых двигателей и рулевого устройства, маршрута движения полуавтономного судна или осуществляют дистанционное управление полуавтономным судном</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Внешний капитан полностью автономного судна при управлении полностью автономным судном является лицом, ответственным за управление полностью автономным судном, и выполняет все функции и обязанности, возложенные законодательством Российской Федерации и международными договорами Российской Федерации на капитана судна по управлению судном, обеспечению безопасности мореплавания, защиты морской среды от загрязнения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Член внешнего экипажа автономного судна подчиняется внешнему капитану автономного судна и несет ответственность за выполнение функций по управлению автономным судном, возложенных на него внешним капитаном автономного судна</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1069. Перевозка груза и (или) пассажиров автономным судном</w:t>
+        <w:t>Статья 106.9. Перевозка груза и (или) пассажиров автономным судном</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Перевозка груза и (или) пассажиров автономным судном осуществляется в соответствии с требованиями настоящего Кодекса. Владелец автономного судна, если иное не предусмотрено договором морской перевозки или настоящим Кодексом, несет ответственность за мореходное состояние автономного судна, безопасную перевозку груза и (или) пассажиров в соответствии с договором морской перевозки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Перевозка пассажиров полностью автономными судами не допускается</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6895,92 +6895,92 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Лицо, случайно поднявшее затонувшее имущество, имеет право требовать от собственника затонувшего имущества вознаграждение за поднятие затонувшего имущества в соответствии с гражданским законодательством, но не менее чем в размере затрат на его удаление</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>1. ПЕРЕВОЗКИ НА МОРСКОЙ ЛИНИИ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1141. Морская линия</w:t>
+        <w:t>Статья 114.1. Морская линия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Под морской линией понимается сообщение между морскими портами, при котором перевозки судами грузов и (или) пассажиров и их багажа осуществляются на регулярной основе по расписанию</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Морская линия подлежит регистрации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Перевозчик принимает к перевозке на морской линии грузы и (или) пассажиров и их багаж на условиях перевозки на морской линии, предусмотренных статьей 1144 настоящего Кодекса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1142. Регистрация морской линии, продление регистрации и снятие с регистрационного учета морской линии</w:t>
+        <w:t>Статья 114.2. Регистрация морской линии, продление регистрации и снятие с регистрационного учета морской линии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Порядок регистрации морской линии, продления регистрации и снятия с регистрационного учета морской линии устанавливается положением о морских линиях, утверждаемым федеральным органом исполнительной власти в области транспорта (далее - положение о морских линиях)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Регистрация морской линии осуществляется на основании заявления перевозчика, эксплуатирующего суда, которые планируется использовать на морской линии, на праве собственности либо иных законных основаниях. Заявление подается перевозчиком или уполномоченным им лицом в федеральный орган исполнительной власти, осуществляющий функции по оказанию государственных услуг и управлению государственным имуществом в сфере морского и речного транспорта (далее в настоящей статье - орган регистрации морских линий), в соответствии с настоящей статьей. Регистрация морской линии осуществляется органом регистрации морских линий в срок, не превышающий десяти рабочих дней со дня получения от перевозчика или уполномоченного им лица заявления о регистрации морской линии, посредством внесения записи о регистрации в единый реестр морских линий. Порядок ведения единого реестра морских линий, в том числе состав включаемых в него сведений, определяется положением о морских линиях</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7153,51 +7153,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:t>представления заявления о регистрации морской линии лицом, не имеющим прав на использование указанных в этом заявлении судов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:t>недостоверности сведений, содержащихся в заявлении о регистрации морской линии или прилагаемых к нему документах</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1143. Снятие морской линии с регистрационного учета</w:t>
+        <w:t>Статья 114.3. Снятие морской линии с регистрационного учета</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Снятие морской линии с регистрационного учета осуществляется на основании</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Снятие морской линии с регистрационного учета осуществляется автоматически по окончании срока ее регистрации в случае непредставления в срок, предусмотренный положением о морских линиях, заявления о продлении регистрации морской линии</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7271,51 +7271,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>систематически (два раза и более в течение срока регистрации морской линии) не соблюдается расписание морской линии с учетом допустимого отклонения от расписания в соответствии с пунктом 4 статьи 1144 настоящего Кодекса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>систематически (два раза и более в течение срока регистрации морской линии) не обеспечивается перевозка, предусмотренная пунктом 7 статьи 1144 настоящего Кодекса. (Дополнение подпунктом - Федеральный закон от 04.08.2023 № 418-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1144. Условия перевозки на морской линии</w:t>
+        <w:t>Статья 114.4. Условия перевозки на морской линии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Стоимость перевозки грузов, пассажиров и их багажа на морской линии определяется оператором морской линии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Морская линия функционирует на основании расписания. Расписание морской линии устанавливается оператором морской линии на срок не менее чем ближайшие три месяца. Оператор морской линии вправе вносить изменения в расписание морской линии по истечении трех месяцев с начала функционирования морской линии</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8140,51 +8140,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Груз, род или вид которого определен в чартере, может быть заменен на груз иного рода или вида только с согласия перевозчика.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 141. Документы, касающиеся груза</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Отправитель должен своевременно передать перевозчику все требуемые в соответствии с портовыми, таможенными, санитарными или иными административными правилами касающиеся груза документы и несет ответственность перед перевозчиком за убытки, причиненные вследствие несвоевременной передачи, недостоверности или неполноты таких документов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1411. Применение правил к выгрузке груза в порту его выгрузки</w:t>
+        <w:t>Статья 141.1. Применение правил к выгрузке груза в порту его выгрузки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Правила, установленные статьями 126, 127, 129 - 133 и 135 настоящего Кодекса, соответственно применяются к выгрузке груза в порту его выгрузки. (Дополнение статьей - Федеральный закон от 14.06.2011 № 141-ФЗ) § 3. Коносамент</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 142. Выдача коносамента</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>После приема груза для перевозки перевозчик по требованию отправителя обязан выдать отправителю коносамент. Коносамент составляется на основании подписанного отправителем документа, который должен содержать данные, указанные в подпунктах 3 - 8 пункта 1 статьи 144 настоящего Кодекса</w:t>
       </w:r>
@@ -13699,51 +13699,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>Судно, которое находится в собственности Российской Федерации, перевозит наливом в качестве груза более чем 2 000 тонн нефти и в отношении которого не осуществлено страхование или не предоставлено иное финансовое обеспечение ответственности, должно иметь свидетельство, выданное соответствующим органом государственной регистрации судна и удостоверяющее, что судно является собственностью государства и ответственность за ущерб от загрязнения обеспечена в пределах, которые определяются в соответствии со статьей 320 настоящего Кодекса. Указанное свидетельство должно, насколько это возможно, соответствовать свидетельству, предусмотренному пунктом 1 настоящей статьи. (В редакции федеральных законов от 14.06.2011 № 141-ФЗ; от 23.04.2012 № 36-ФЗ) Правила, установленные абзацем первым настоящего пункта, применяются соответственно к находящемуся в собственности иностранного государства и перевозящему наливом в качестве груза более чем 2 000 тонн нефти судну, заходящему в порт на территории Российской Федерации или выходящему из него либо прибывающему к прибрежному сооружению в территориальном море Российской Федерации или отходящему от такого прибрежного сооружения. (Дополнение абзацем - Федеральный закон от 14.06.2011 № 141-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:t>Судну, к которому применяются правила, установленные абзацем первым пункта 6 настоящей статьи и пунктом 1 статьи 323 настоящего Кодекса, запрещается осуществлять коммерческую деятельность, если оно не имеет свидетельства, выдаваемого в соответствии с пунктом 1 или 6 настоящей статьи. (В редакции Федерального закона от 14.06.2011 № 141-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 3241. Последствия невыполнения обязанности иметь свидетельство</w:t>
+        <w:t>Статья 324.1. Последствия невыполнения обязанности иметь свидетельство</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Любое судно, перевозящее наливом в качестве груза более чем 2 000 тонн нефти, не может зайти в порт на территории Российской Федерации или выйти из него либо прибыть к прибрежному сооружению в территориальном море Российской Федерации или отойти от прибрежного сооружения в ее территориальном море, если на борту такого судна не находится свидетельство, предусмотренное пунктом 1 или 6 статьи 324 настоящего Кодекса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Если в нарушение правила, предусмотренного пунктом 1 настоящей статьи, судно заходит в порт на территории Российской Федерации или выходит из него, либо прибывает к прибрежному сооружению в территориальном море Российской Федерации или отходит от такого прибрежного сооружения, либо пытается зайти в порт или выйти из него, прибыть к прибрежному сооружению или отойти от него, судно может быть задержано по распоряжению капитана морского порта до предоставления собственником судна соответствующего свидетельства. (Дополнение статьей - Федеральный закон от 14.06.2011 № 141-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14318,51 +14318,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>Судно, которое находится в собственности Российской Федерации, фактически перевозит опасные и вредные вещества и в отношении которого не осуществлено страхование или не предоставлено иное финансовое обеспечение ответственности, должно иметь свидетельство, выданное соответствующим органом государственной регистрации судна и удостоверяющее, что судно является собственностью государства и ответственность за ущерб в связи с морской перевозкой опасных и вредных веществ обеспечена в пределах, которые определяются в соответствии со статьей 331 настоящего Кодекса. Указанное свидетельство должно, насколько это возможно, соответствовать свидетельству, предусмотренному пунктом 1 настоящей статьи. (В редакции федеральных законов от 14.06.2011 № 141-ФЗ; от 23.04.2012 № 36-ФЗ) Правила, установленные абзацем первым настоящего пункта, применяются соответственно к находящемуся в собственности иностранного государства и фактически перевозящему опасные и вредные вещества судну, заходящему в порт на территории Российской Федерации или выходящему из него либо прибывающему к прибрежному сооружению в территориальном море Российской Федерации или отходящему от такого прибрежного сооружения. (Дополнение абзацем - Федеральный закон от 14.06.2011 № 141-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:t>Судну, к которому применяются правила, установленные пунктом 1 статьи 334 настоящего Кодекса и абзацем первым пункта 6 настоящей статьи, запрещается осуществлять коммерческую деятельность, если оно не имеет свидетельства, выданного в соответствии с пунктом 1 или 6 настоящей статьи. (В редакции Федерального закона от 14.06.2011 № 141-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 3351. Последствия невыполнения обязанности иметь свидетельство</w:t>
+        <w:t>Статья 335.1. Последствия невыполнения обязанности иметь свидетельство</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Любое судно, фактически перевозящее опасные и вредные вещества, не может зайти в порт на территории Российской Федерации или выйти из него либо прибыть к прибрежному сооружению в территориальном море Российской Федерации или отойти от такого прибрежного сооружения, если на борту такого судна не находится свидетельство, предусмотренное пунктом 1 или 6 статьи 335 настоящего Кодекса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Если в нарушение правила, предусмотренного пунктом 1 настоящей статьи, судно заходит в порт на территории Российской Федерации или выходит из него, либо прибывает к прибрежному сооружению в территориальном море Российской Федерации или отходит от такого прибрежного сооружения, либо пытается зайти в порт или выйти из него, прибыть к прибрежному сооружению или отойти от него, судно может быть задержано по распоряжению капитана морского порта до предоставления собственником судна соответствующего свидетельства. (Дополнение статьей - Федеральный закон от 14.06.2011 № 141-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14474,51 +14474,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>работникам или агентам лиц, указанных в подпунктах 3, 4 и 5 настоящего пункта, если ущерб не является результатом их собственных действий или собственного бездействия, совершенных умышленно или по грубой неосторожности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>1. ОТВЕТСТВЕННОСТЬ ЗА УЩЕРБ ОТ ЗАГРЯЗНЕНИЯ БУНКЕРНЫМ ТОПЛИВОМ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 3361. Основания ответственности судовладельца</w:t>
+        <w:t>Статья 336.1. Основания ответственности судовладельца</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Судовладелец с момента инцидента или, если инцидент состоит из ряда происшествий одного и того же происхождения, с момента первого происшествия несет ответственность за ущерб от загрязнения, причиненный бункерным топливом, которое находится на борту судна или источником которого является судно, за исключением случаев, предусмотренных статьями 3362 и 3363 настоящего Кодекса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Если только одно судно вовлечено в инцидент и более чем одно лицо несет ответственность за ущерб от загрязнения в соответствии с пунктом 1 настоящей статьи, ответственность таких лиц является солидарной</w:t>
       </w:r>
     </w:p>
     <w:p>