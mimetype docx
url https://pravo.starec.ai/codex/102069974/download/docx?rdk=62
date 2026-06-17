--- v0 (2026-02-05)
+++ v1 (2026-06-17)
@@ -7511,51 +7511,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Порядок перевозок почтовых отправлений устанавливается утвержденным федеральным органом исполнительной власти в области транспорта совместно с федеральным органом исполнительной власти в области почтовой связи положением о перевозке почтовых отправлений по внутренним водным путям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Ответственность перевозчика перед организацией почтовой связи за утрату или повреждение (порчу) почтовых отправлений по вине перевозчика не может превышать предел ответственности, которую несет организация почтовой связи перед отправителем или адресатом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1031. Ответственность перевозчика за причинение вреда жизни или здоровью пассажира</w:t>
+        <w:t>Статья 103.1. Ответственность перевозчика за причинение вреда жизни или здоровью пассажира</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Ответственность перевозчика за вред, причиненный при перевозке пассажира его жизни или здоровью, определяется международными договорами Российской Федерации либо, если настоящим Кодексом или договором перевозки пассажира не предусмотрен более высокий размер возмещения указанного вреда, в соответствии с гражданским законодательством</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Перевозчик обязан обеспечить выплату компенсации в счет возмещения вреда, причиненного при перевозке пассажира его жизни, гражданам, имеющим в соответствии с гражданским законодательством право на возмещение вреда в случае смерти кормильца, при отсутствии таких граждан - супругу, родителям, детям умершего пассажира, а в случае смерти пассажира, не имевшего самостоятельного дохода, - гражданам, у которых он находился на иждивении, в сумме два миллиона рублей. Указанная компенсация распределяется между гражданами, имеющими право на ее получение, пропорционально количеству таких граждан</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8613,51 +8613,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>для судов вместимостью более чем 200 до 2 000 включительно минимальная страховая сумма составляет два миллиона рублей плюс десять тысяч рублей за каждую единицу вместимости свыше 200</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>для судов вместимостью более чем 2 000 минимальная страховая сумма составляет двадцать миллионов рублей плюс восемь тысяч рублей за каждую единицу вместимости свыше 2 000</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1211. Ограничение ответственности судовладельца за ущерб от загрязнения с судна нефтью или другими веществами и за причинение вреда имуществу физических лиц, имуществу юридических лиц, в том числе инфраструктурам речного порта, морского порта (в случае плавания судна в акватории морского порта), инфраструктуре внутренних водных путей</w:t>
+        <w:t>Статья 121.1. Ограничение ответственности судовладельца за ущерб от загрязнения с судна нефтью или другими веществами и за причинение вреда имуществу физических лиц, имуществу юридических лиц, в том числе инфраструктурам речного порта, морского порта (в случае плавания судна в акватории морского порта), инфраструктуре внутренних водных путей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Гражданская ответственность судовладельца по застрахованным обязательствам может быть ограничена в соответствии с правилами настоящей статьи, в том числе в отношении рисков, предусмотренных статьей 121 настоящего Кодекса. Если какое-либо из требований, указанных в пункте 2 настоящей статьи, предъявлено к судовладельцу или к любому лицу, за действия или бездействие которого является ответственным судовладелец, это лицо имеет право воспользоваться ограничением гражданской ответственности, предусмотренным настоящей статьей. При страховании ответственности по требованиям, которые подпадают под ограничение ответственности в соответствии с правилами настоящей статьи, страховщик имеет право воспользоваться их преимуществами в той мере, в какой ими может воспользоваться лицо, ответственность которого застрахована. Действие, направленное на ограничение ответственности, не означает признание ответственности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>С соблюдением положений пунктов 4 и 5 настоящей статьи независимо от основания ответственности под ограничение ответственности подпадают следующие требования</w:t>
       </w:r>
     </w:p>
     <w:p>