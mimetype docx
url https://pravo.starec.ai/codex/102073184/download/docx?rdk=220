--- v0 (2026-02-05)
+++ v1 (2026-06-17)
@@ -1533,51 +1533,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае, если образование земельного участка приводит к нарушению установленных настоящей статьей требований, выявленному в том числе при выполнении кадастровых работ, заинтересованное лицо до осуществления государственного кадастрового учета такого земельного участка вправе обратиться в орган, утвердивший документы, в соответствии с которыми осуществляется образование такого земельного участка, с заявлением о внесении в указанные документы изменений в целях устранения этого нарушения. Рассмотрение данного заявления осуществляется в порядке, предусмотренном для утверждения указанных документов. (Дополнение пунктом - Федеральный закон от 04.08.2023 № 438-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае, если образование земельного участка приводит к пересечению его границ с границами зон с особыми условиями использования территорий, границами публичного сервитута, границами особо охраняемых природных территорий, границами территории, в отношении которой принято решение о резервировании земель для государственных или муниципальных нужд, Байкальской природной территории и ее экологических зон, возмещение убытков в связи с ограничениями прав на землю, возникающими при таком пересечении (при возникновении этих убытков), осуществляется в соответствии со статьями 57 и 571 настоящего Кодекса. (Дополнение пунктом - Федеральный закон от 04.08.2023 № 438-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1110. Схема расположения земельного участка или земельных участков на кадастровом плане территории</w:t>
+        <w:t>Статья 11.10. Схема расположения земельного участка или земельных участков на кадастровом плане территории</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Схема расположения земельного участка или земельных участков на кадастровом плане территории (далее - схема расположения земельного участка) представляет собой изображение границ образуемого земельного участка или образуемых земельных участков на кадастровом плане территории. В схеме расположения земельного участка указывается площадь каждого образуемого земельного участка и в случае, если предусматривается образование двух и более земельных участков, указываются их условные номера</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Подготовка схемы расположения земельного участка осуществляется с учетом утвержденных документов территориального планирования, правил землепользования и застройки, проекта планировки территории, землеустроительной документации, положения об особо охраняемой природной территории, наличия зон с особыми условиями использования территорий, земельных участков общего пользования, территорий общего пользования, красных линий, местоположения границ земельных участков, местоположения зданий, сооружений (в том числе размещение которых предусмотрено государственными программами Российской Федерации, государственными программами субъекта Российской Федерации и (или) региональными инвестиционными программами), объектов незавершенного строительства. (В редакции федеральных законов от 03.08.2018 № 342-ФЗ, от 25.12.2023 № 628-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4871,51 +4871,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>наименование органа местного самоуправления в случае предоставления ему земельного участка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>наименование органа государственной власти в случае предоставления ему земельного участка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 3910. Предоставление земельного участка, находящегося в государственной или муниципальной собственности, в безвозмездное пользование</w:t>
+        <w:t>Статья 39.10. Предоставление земельного участка, находящегося в государственной или муниципальной собственности, в безвозмездное пользование</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Договор безвозмездного пользования земельным участком заключается гражданином и юридическим лицом с уполномоченным органом, а в случае, предусмотренном подпунктом 2 пункта 2 настоящей статьи, с организацией, которой земельный участок, находящийся в государственной или муниципальной собственности, предоставлен в постоянное (бессрочное) пользование</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Земельные участки, находящиеся в государственной или муниципальной собственности, могут быть предоставлены в безвозмездное пользование</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5121,51 +5121,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>лицу, право безвозмездного пользования которого на земельный участок, находящийся в государственной или муниципальной собственности, прекращено в связи с изъятием земельного участка для государственных или муниципальных нужд, взамен изъятого земельного участка на срок, установленный настоящим пунктом в зависимости от основания возникновения права безвозмездного пользования на изъятый земельный участок</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>лицу в случае и в порядке, которые предусмотрены Федеральным законом от 24 июля 2008 года № 161-ФЗ "О содействии развитию жилищного строительства, созданию объектов туристской инфраструктуры и иному развитию территорий"; (Дополнение подпунктом - Федеральный закон от 08.03.2015 № 48-ФЗ) (В редакции федеральных законов от 23.06.2016 № 221-ФЗ, от 14.02.2024 № 17-ФЗ) 18) гражданину в соответствии с Федеральным законом от 1 мая 2016 года № 119-ФЗ "Об особенностях предоставления гражданам земельных участков, находящихся в государственной или муниципальной собственности и расположенных в Арктической зоне Российской Федерации и на других территориях Севера, Сибири и Дальнего Востока Российской Федерации, и о внесении изменений в отдельные законодательные акты Российской Федерации"; (Дополнение подпунктом - Федеральный закон от 01.05.2016 № 119-ФЗ) (В редакции Федерального закона от 28.06.2021 № 226-ФЗ) 19) Московскому фонду реновации жилой застройки, созданному субъектом Российской Федерации - городом федерального значения Москвой в целях реализации решения о реновации жилищного фонда в субъекте Российской Федерации - городе федерального значения Москве в соответствии с Законом Российской Федерации от 15 апреля 1993 года № 4802-I "О статусе столицы Российской Федерации", в отношении земельного участка, который находится в собственности субъекта Российской Федерации - города федерального значения Москвы или государственная собственность на который не разграничена, в случае, если на таком земельном участке не планируется строительство многоквартирных домов и (или) иных объектов недвижимости с привлечением денежных средств граждан и юридических лиц по договорам участия в долевом строительстве в соответствии с Федеральным законом от 30 декабря 2004 года № 214-ФЗ "Об участии в долевом строительстве многоквартирных домов и иных объектов недвижимости и о внесении изменений в некоторые законодательные акты Российской Федерации"; (Дополнение подпунктом - Федеральный закон от 01.07.2017 № 141-ФЗ) 20) акционерному обществу "Почта России" в соответствии с Федеральным законом "Об особенностях реорганизации федерального государственного унитарного предприятия "Почта России", основах деятельности акционерного общества "Почта России" и о внесении изменений в отдельные законодательные акты Российской Федерации"; (Дополнение подпунктом - Федеральный закон от 29.06.2018 № 171-ФЗ) 21) публично-правовой компании "Единый заказчик в сфере строительства" для обеспечения выполнения инженерных изысканий, архитектурно-строительного проектирования, строительства, реконструкции, капитального ремонта, сноса объектов капитального строительства, включенных в программу деятельности указанной публично-правовой компании на текущий год и плановый период в соответствии с Федеральным законом "О публично-правовой компании "Единый заказчик в сфере строительства" и о внесении изменений в отдельные законодательные акты Российской Федерации"; (Дополнение подпунктом - Федеральный закон от 22.12.2020 № 435-ФЗ) 22) публично-правовой компании "Фонд развития территорий" для осуществления функций и полномочий, предусмотренных Федеральным законом от 29 июля 2017 года № 218-ФЗ "О публично-правовой компании "Фонд развития территорий" и о внесении изменений в отдельные законодательные акты Российской Федерации", если завершение строительства объектов незавершенного строительства (строительство объектов капитального строительства) на земельном участке, переданном (который может быть передан) указанной публично-правовой компании по основаниям, предусмотренным Федеральным законом от 26 октября 2002 года № 127-ФЗ "О несостоятельности (банкротстве)", невозможно в связи с наличием ограничений, установленных земельным и иным законодательством Российской Федерации, при подтверждении наличия таких ограничений федеральным органом исполнительной власти, исполнительным органом субъекта Российской Федерации, органом местного самоуправления, уполномоченным на выдачу разрешений на строительство в соответствии с Градостроительным кодексом Российской Федерации; (Дополнение подпунктом - Федеральный закон от 01.07.2021 № 273-ФЗ) (В редакции федеральных законов от 30.12.2021 № 436-ФЗ, от 08.08.2024 № 232-ФЗ) 23) публично-правовой компании "Роскадастр" в отношении земельных участков, предоставленных на праве постоянного (бессрочного) пользования федеральным государственным учреждениям, реорганизация которых осуществлена в соответствии с Федеральным законом "О публично-правовой компании "Роскадастр"; (Дополнение подпунктом - Федеральный закон от 30.12.2021 № 449-ФЗ) 24) участнику Военного инновационного технополиса "Эра" Министерства обороны Российской Федерации в соответствии с Федеральным законом "О Военном инновационном технополисе "Эра" Министерства обороны Российской Федерации и о внесении изменений в отдельные законодательные акты Российской Федерации" на территории указанного Технополиса на срок участия в его деятельности для достижения целей создания и решения задач указанного Технополиса в порядке, установленном федеральным органом исполнительной власти, осуществляющим функции по выработке и реализации государственной политики, нормативно-правовому регулированию в области обороны. (Дополнение подпунктом - Федеральный закон от 14.07.2022 № 253-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 3911. Подготовка и организация аукциона по продаже земельного участка, находящегося в государственной или муниципальной собственности, или аукциона на право заключения договора аренды земельного участка, находящегося в государственной или муниципальной собственности</w:t>
+        <w:t>Статья 39.11. Подготовка и организация аукциона по продаже земельного участка, находящегося в государственной или муниципальной собственности, или аукциона на право заключения договора аренды земельного участка, находящегося в государственной или муниципальной собственности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Решение о проведении аукциона по продаже земельного участка, находящегося в государственной или муниципальной собственности, аукциона на право заключения договора аренды земельного участка, находящегося в государственной или муниципальной собственности (далее также - аукцион), принимается уполномоченным органом, в том числе по заявлениям граждан или юридических лиц</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Запрещается объединение двух и более земельных участков, находящихся в государственной или муниципальной собственности, в один лот аукциона, если иное не предусмотрено федеральным законом</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5767,51 +5767,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">21. </w:t>
       </w:r>
       <w:r>
         <w:t>о сроке аренды земельного участка в случае проведения аукциона на право заключения договора аренды земельного участка. При этом срок аренды такого земельного участка устанавливается с учетом ограничений, предусмотренных пунктами 8 и 9 статьи 398 настоящего Кодекса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">21. </w:t>
       </w:r>
       <w:r>
         <w:t>(Подпункт утратил силу - Федеральный закон от 30.12.2020 № 494-ФЗ) 11) о льготах по арендной плате в отношении земельного участка, включенного в перечень государственного имущества или перечень муниципального имущества, предусмотренные частью 4 статьи 18 Федерального закона от 24 июля 2007 года № 209-ФЗ "О развитии малого и среднего предпринимательства в Российской Федерации", если такие льготы установлены соответственно нормативными правовыми актами Правительства Российской Федерации, нормативными правовыми актами субъектов Российской Федерации, муниципальными правовыми актами; (Дополнение подпунктом - Федеральный закон от 03.07.2018 № 185-ФЗ) 12) об обязательстве по сносу здания, сооружения, объекта незавершенного строительства, которые расположены на земельном участке и в отношении которых принято решение о сносе самовольной постройки, в срок, не превышающий двенадцати месяцев; (Дополнение подпунктом - Федеральный закон от 03.08.2018 № 340-ФЗ) 13) об обязательстве по сносу здания, сооружения, объекта незавершенного строительства, которые расположены на земельном участке и в отношении которых принято решение о сносе самовольной постройки или ее приведении в соответствие с установленными требованиями, либо по представлению в орган местного самоуправления поселения, муниципального округа или городского округа по месту нахождения самовольной постройки или в случае, если самовольная постройка расположена на межселенной территории, в орган местного самоуправления муниципального района утвержденной проектной документации по реконструкции самовольной постройки в целях ее приведения в соответствие с установленными требованиями в срок, не превышающий двенадцати месяцев; (Дополнение подпунктом - Федеральный закон от 03.08.2018 № 340-ФЗ) (В редакции Федерального закона от 13.06.2023 № 228-ФЗ) 14) об обязательстве по приведению в соответствие с установленными требованиями здания, сооружения, объекта незавершенного строительства, которые расположены на земельном участке и в отношении которых принято решение о сносе самовольной постройки или ее приведении в соответствие с установленными требованиями, в срок, не превышающий трех лет; (Дополнение подпунктом - Федеральный закон от 03.08.2018 № 340-ФЗ) 15) о дате размещения извещения в соответствии с подпунктом 1 пункта 1 статьи 3918 настоящего Кодекса. (Дополнение подпунктом - Федеральный закон от 28.12.2024 № 538-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 3912. Проведение аукциона по продаже земельного участка, находящегося в государственной или муниципальной собственности, либо аукциона на право заключения договора аренды земельного участка, находящегося в государственной или муниципальной собственности</w:t>
+        <w:t>Статья 39.12. Проведение аукциона по продаже земельного участка, находящегося в государственной или муниципальной собственности, либо аукциона на право заключения договора аренды земельного участка, находящегося в государственной или муниципальной собственности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Для участия в аукционе заявители представляют в установленный в извещении о проведении аукциона срок следующие документы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">11. </w:t>
       </w:r>
       <w:r>
         <w:t>Для участия в аукционе на право заключения договора аренды земельного участка, включенного в перечень государственного имущества или перечень муниципального имущества, предусмотренные частью 4 статьи 18 Федерального закона от 24 июля 2007 года № 209-ФЗ "О развитии малого и среднего предпринимательства в Российской Федерации", заявители декларируют свою принадлежность к субъектам малого и среднего предпринимательства путем представления в форме документа на бумажном носителе или в форме электронного документа сведений из единого реестра субъектов малого и среднего предпринимательства, ведение которого осуществляется в соответствии с указанным Федеральным законом, либо заявляют о своем соответствии условиям отнесения к субъектам малого и среднего предпринимательства в соответствии с частью 5 статьи 4 указанного Федерального закона. (Дополнение пунктом - Федеральный закон от 03.07.2018 № 185-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6380,51 +6380,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">29. </w:t>
       </w:r>
       <w:r>
         <w:t>дата проведения аукциона в случае, если победитель аукциона уклонился от заключения договора купли-продажи или договора аренды земельного участка, являющегося предметом аукциона, дата признания аукциона несостоявшимся в случае, если лицо, подавшее единственную заявку на участие в аукционе, заявитель, признанный единственным участником аукциона, или единственный принявший участие в аукционе его участник уклонились от заключения указанных договоров</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">29. </w:t>
       </w:r>
       <w:r>
         <w:t>дата внесения указанных в настоящем пункте сведений в реестр недобросовестных участников аукциона</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 3913. Аукцион по продаже земельного участка, находящегося в государственной или муниципальной собственности, либо аукцион на право заключения договора аренды земельного участка, находящегося в государственной или муниципальной собственности, в электронной форме</w:t>
+        <w:t>Статья 39.13. Аукцион по продаже земельного участка, находящегося в государственной или муниципальной собственности, либо аукцион на право заключения договора аренды земельного участка, находящегося в государственной или муниципальной собственности, в электронной форме</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Аукцион по продаже земельного участка, находящегося в государственной или муниципальной собственности, аукцион на право заключения договора аренды земельного участка, находящегося в государственной или муниципальной собственности, проводятся в электронной форме (электронный аукцион), за исключением случаев, предусмотренных федеральным законом. (В редакции Федерального закона от 07.10.2022 № 385-ФЗ) Подготовка и проведение электронного аукциона осуществляются в порядке, предусмотренном статьями 3911 и 3912 настоящего Кодекса, с учетом особенностей, установленных настоящей статьей. (Дополнение абзацем - Федеральный закон от 07.10.2022 № 385-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>(Пункт утратил силу - Федеральный закон от 07.10.2022 № 385-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6586,51 +6586,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">12. </w:t>
       </w:r>
       <w:r>
         <w:t>Уполномоченный орган обязан в течение пяти дней со дня истечения срока, предусмотренного пунктом 11 настоящей статьи, направить победителю электронного аукциона или иным лицам, с которыми в соответствии с пунктами 13, 14, 20 и 25 статьи 3912 настоящего Кодекса заключается договор купли-продажи земельного участка, находящегося в государственной или муниципальной собственности, либо договор аренды такого участка, подписанный проект договора купли-продажи земельного участка, находящегося в государственной или муниципальной собственности, либо подписанный проект договора аренды такого участка. (Дополнение пунктом - Федеральный закон от 07.10.2022 № 385-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">13. </w:t>
       </w:r>
       <w:r>
         <w:t>По результатам проведения электронного аукциона договор купли-продажи земельного участка, находящегося в государственной или муниципальной собственности, либо договор аренды такого участка заключается в электронной форме и подписывается усиленной квалифицированной электронной подписью сторон такого договора. (Дополнение пунктом - Федеральный закон от 07.10.2022 № 385-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 3914. Порядок предоставления в собственность, аренду, постоянное (бессрочное) пользование, безвозмездное пользование земельного участка, находящегося в государственной или муниципальной собственности, без проведения торгов</w:t>
+        <w:t>Статья 39.14. Порядок предоставления в собственность, аренду, постоянное (бессрочное) пользование, безвозмездное пользование земельного участка, находящегося в государственной или муниципальной собственности, без проведения торгов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Предоставление земельного участка, находящегося в государственной или муниципальной собственности, осуществляется без проведения торгов в следующем порядке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Заявление о предварительном согласовании предоставления земельного участка, заявление о предоставлении земельного участка подаются или направляются в уполномоченный орган гражданином или юридическим лицом по их выбору лично или посредством почтовой связи на бумажном носителе либо в форме электронных документов с использованием информационно-телекоммуникационной сети "Интернет". Порядок и способы подачи указанных заявлений, если они подаются в форме электронного документа с использованием информационно-телекоммуникационной сети "Интернет", требования к их формату утверждаются уполномоченным Правительством Российской Федерации федеральным органом исполнительной власти</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6803,51 +6803,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:t>предоставления земельных участков в безвозмездное пользование в виде служебных наделов по решению организации, которой земельный участок предоставлен в постоянное (бессрочное) пользование</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:t>заключения договора аренды земельного участка, находящегося в государственной или муниципальной собственности и предназначенного для комплексного развития территории, с победителем торгов на право заключения договора о комплексном развитии территории, иным лицом, имеющим право на заключение данного договора в соответствии с Градостроительным кодексом Российской Федерации, либо юридическим лицом, обеспечивающим в соответствии с Градостроительным кодексом Российской Федерации реализацию решения о комплексном развитии территории; (Дополнение подпунктом - Федеральный закон от 21.07.2014 № 224-ФЗ) (В редакции федеральных законов от 30.12.2020 № 494-ФЗ, от 07.10.2022 № 385-ФЗ) 6) заключения договора аренды земельного участка, находящегося в государственной или муниципальной собственности и предназначенного для освоения территории в целях строительства и эксплуатации наемного дома коммерческого использования или для освоения территории в целях строительства и эксплуатации наемного дома социального использования, с победителем аукциона на право заключения договора об освоении территории в целях строительства и эксплуатации наемного дома коммерческого использования или договора об освоения территории в целях строительства и эксплуатации наемного дома социального использования либо с иным лицом, имеющим право на заключение данных договоров в соответствии с Градостроительным кодексом Российской Федерации. В этом случае договор аренды такого земельного участка заключается одновременно с договором об освоении территории в целях строительства и эксплуатации наемного дома коммерческого использования или договором об освоения территории в целях строительства и эксплуатации наемного дома социального использования; (Дополнение подпунктом - Федеральный закон от 21.07.2014 № 217-ФЗ) 7) предоставления земельных участков гражданам в безвозмездное пользование, аренду, собственность в соответствии с Федеральным законом от 1 мая 2016 года № 119-ФЗ "Об особенностях предоставления гражданам земельных участков, находящихся в государственной или муниципальной собственности и расположенных в Арктической зоне Российской Федерации и на других территориях Севера, Сибири и Дальнего Востока Российской Федерации, и о внесении изменений в отдельные законодательные акты Российской Федерации". (Дополнение подпунктом - Федеральный закон от 01.05.2016 № 119-ФЗ) (В редакции Федерального закона от 28.06.2021 № 226-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 3915. Предварительное согласование предоставления земельного участка</w:t>
+        <w:t>Статья 39.15. Предварительное согласование предоставления земельного участка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>В заявлении о предварительном согласовании предоставления земельного участка указываются</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>К заявлению о предварительном согласовании предоставления земельного участка прилагаются</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7405,51 +7405,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">13. </w:t>
       </w:r>
       <w:r>
         <w:t>в качестве условия предоставления заявителю испрашиваемого земельного участка уточнение его границ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">13. </w:t>
       </w:r>
       <w:r>
         <w:t>право заявителя обращаться без доверенности с заявлением об осуществлении государственного кадастрового учета в связи с уточнением границ испрашиваемого земельного участка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 3916. Основания для отказа в предоставлении земельного участка, находящегося в государственной или муниципальной собственности, без проведения торгов</w:t>
+        <w:t>Статья 39.16. Основания для отказа в предоставлении земельного участка, находящегося в государственной или муниципальной собственности, без проведения торгов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Уполномоченный орган принимает решение об отказе в предоставлении земельного участка, находящегося в государственной или муниципальной собственности, без проведения торгов при наличии хотя бы одного из следующих оснований</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>с заявлением о предоставлении земельного участка обратилось лицо, которое в соответствии с земельным законодательством не имеет права на приобретение земельного участка без проведения торгов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>указанный в заявлении о предоставлении земельного участка земельный участок предоставлен на праве постоянного (бессрочного) пользования, безвозмездного пользования, пожизненного наследуемого владения или аренды, за исключением случаев, если с заявлением о предоставлении земельного участка обратился обладатель данных прав или подано заявление о предоставлении земельного участка в соответствии с подпунктом 10 пункта 2 статьи 3910 настоящего Кодекса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>указанный в заявлении о предоставлении земельного участка земельный участок образован в результате раздела земельного участка, предоставленного садоводческому или огородническому некоммерческому товариществу, за исключением случаев обращения с таким заявлением члена этого товарищества (если такой земельный участок является садовым или огородным) либо гражданина, не обладающего правом участия (членства) в садоводческом или огородническом некоммерческом товариществе, имеющего право на первоочередное или внеочередное приобретение земельного участка в соответствии с федеральными законами, законами субъектов Российской Федерации либо на приобретение земельного участка в соответствии со статьей 3918 настоящего Кодекса (если такой земельный участок является садовым), а также за исключением собственников земельных участков, расположенных в границах территории ведения гражданами садоводства или огородничества для собственных нужд (если земельный участок является земельным участком общего назначения); (В редакции Федерального закона от 31.07.2025 № 353-ФЗ) 31) (Дополнение подпунктом - Федеральный закон от 29.07.2017 № 217-ФЗ) (Утратил силу - Федеральный закон от 30.12.2020 № 494-ФЗ) 4) на указанном в заявлении о предоставлении земельного участка земельном участке расположены здание, сооружение, объект незавершенного строительства, принадлежащие гражданам или юридическим лицам, за исключением случаев, если на земельном участке расположены сооружения (в том числе сооружения, строительство которых не завершено), размещение которых допускается на основании сервитута, публичного сервитута, или объекты, размещенные в соответствии со статьей 3936 настоящего Кодекса, либо с заявлением о предоставлении земельного участка обратился собственник этих здания, сооружения, помещений в них, этого объекта незавершенного строительства, а также случаев, если подано заявление о предоставлении земельного участка и в отношении расположенных на нем здания, сооружения, объекта незавершенного строительства принято решение о сносе самовольной постройки либо решение о сносе самовольной постройки или ее приведении в соответствие с установленными требованиями и в сроки, установленные указанными решениями, не выполнены обязанности, предусмотренные частью 11 статьи 5532 Градостроительного кодекса Российской Федерации; (В редакции федеральных законов от 03.08.2018 № 340-ФЗ; от 03.08.2018 № 341-ФЗ) 5) на указанном в заявлении о предоставлении земельного участка земельном участке расположены здание, сооружение, объект незавершенного строительства, находящиеся в государственной или муниципальной собственности, за исключением случаев, если на земельном участке расположены сооружения (в том числе сооружения, строительство которых не завершено), размещение которых допускается на основании сервитута, публичного сервитута, или объекты, размещенные в соответствии со статьей 3936 настоящего Кодекса, либо с заявлением о предоставлении земельного участка обратился правообладатель этих здания, сооружения, помещений в них, этого объекта незавершенного строительства; (В редакции Федерального закона от 03.08.2018 № 341-ФЗ) 6) указанный в заявлении о предоставлении земельного участка земельный участок является изъятым из оборота или ограниченным в обороте и его предоставление не допускается на праве, указанном в заявлении о предоставлении земельного участка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>указанный в заявлении о предоставлении земельного участка земельный участок является зарезервированным для государственных или муниципальных нужд в случае, если заявитель обратился с заявлением о предоставлении земельного участка в собственность, постоянное (бессрочное) пользование или с заявлением о предоставлении земельного участка в аренду, безвозмездное пользование на срок, превышающий срок действия решения о резервировании земельного участка, за исключением случая предоставления земельного участка для целей резервирования</w:t>
@@ -7498,51 +7498,51 @@
     <w:p>
       <w:r>
         <w:t>указанный в заявлении о предоставлении земельного участка земельный участок не отнесен к определенной категории земель</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>в отношении земельного участка, указанного в заявлении о его предоставлении, принято решение о предварительном согласовании его предоставления, срок действия которого не истек, и с заявлением о предоставлении земельного участка обратилось иное не указанное в этом решении лицо</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>указанный в заявлении о предоставлении земельного участка земельный участок изъят для государственных или муниципальных нужд и указанная в заявлении цель предоставления такого земельного участка не соответствует целям, для которых такой земельный участок был изъят, за исключением земельных участков, изъятых для государственных или муниципальных нужд в связи с признанием многоквартирного дома, который расположен на таком земельном участке, аварийным и подлежащим сносу или реконструкции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>границы земельного участка, указанного в заявлении о его предоставлении, подлежат уточнению в соответствии с Федеральным законом "О государственной регистрации недвижимости"; (В редакции Федерального закона от 03.07.2016 № 361-ФЗ) 25) площадь земельного участка, указанного в заявлении о его предоставлении, превышает его площадь, указанную в схеме расположения земельного участка, проекте межевания территории или в проектной документации лесных участков, в соответствии с которыми такой земельный участок образован, более чем на десять процентов; (В редакции Федерального закона от 29.06.2015 № 206-ФЗ) 26) с заявлением о предоставлении земельного участка, включенного в перечень государственного имущества или перечень муниципального имущества, предусмотренные частью 4 статьи 18 Федерального закона от 24 июля 2007 года № 209-ФЗ "О развитии малого и среднего предпринимательства в Российской Федерации", обратилось лицо, которое не является субъектом малого или среднего предпринимательства, или лицо, в отношении которого не может оказываться поддержка в соответствии с частью 3 статьи 14 указанного Федерального закона. (Дополнение подпунктом - Федеральный закон от 03.07.2018 № 185-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 3917. Предоставление земельного участка, находящегося в государственной или муниципальной собственности, без проведения торгов</w:t>
+        <w:t>Статья 39.17. Предоставление земельного участка, находящегося в государственной или муниципальной собственности, без проведения торгов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>В заявлении о предоставлении земельного участка, находящегося в государственной или муниципальной собственности, без проведения торгов указываются</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>К заявлению о предоставлении земельного участка прилагаются документы, предусмотренные подпунктами 1 и 4 - 6 пункта 2 статьи 3915 настоящего Кодекса. Предоставление указанных документов не требуется в случае, если указанные документы направлялись в уполномоченный орган с заявлением о предварительном согласовании предоставления земельного участка, по итогам рассмотрения которого принято решение о предварительном согласовании предоставления земельного участка. (В редакции Федерального закона от 03.07.2016 № 336-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7715,51 +7715,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>принимает решение о предоставлении земельного участка в собственность бесплатно или в постоянное (бессрочное) пользование, если не требуется образование испрашиваемого земельного участка или уточнение его границ, и направляет принятое решение заявителю</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>принимает решение об отказе в предоставлении земельного участка при наличии хотя бы одного из оснований, предусмотренных статьей 3916 настоящего Кодекса, и направляет принятое решение заявителю. В указанном решении должны быть указаны все основания отказа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 3918. Особенности предоставления земельных участков, находящихся в государственной или муниципальной собственности, гражданам для индивидуального жилищного строительства, ведения личного подсобного хозяйства в границах населенного пункта, садоводства для собственных нужд</w:t>
+        <w:t>Статья 39.18. Особенности предоставления земельных участков, находящихся в государственной или муниципальной собственности, гражданам для индивидуального жилищного строительства, ведения личного подсобного хозяйства в границах населенного пункта, садоводства для собственных нужд</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>(Наименование в редакции федеральных законов от 29.07.2017 № 217-ФЗ, от 14.07.2022 № 312-ФЗ, от 08.08.2024 № 319-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае поступления заявления гражданина о предварительном согласовании предоставления земельного участка или о предоставлении земельного участка для индивидуального жилищного строительства, ведения личного подсобного хозяйства в границах населенного пункта, садоводства для собственных нужд уполномоченный орган в срок, не превышающий двадцати дней с даты поступления любого из этих заявлений, совершает одно из следующих действий: (В редакции федеральных законов от 29.07.2017 № 217-ФЗ, от 14.07.2022 № 312-ФЗ, от 05.12.2022 № 509-ФЗ, от 08.08.2024 № 319-ФЗ) 1) размещает извещение о предоставлении земельного участка для указанных целей (далее в настоящей статье - извещение) на официальном сайте уполномоченного органа, на официальном сайте; (В редакции Федерального закона от 28.12.2024 № 538-ФЗ) 2) принимает решение об отказе в предварительном согласовании предоставления земельного участка или об отказе в предоставлении земельного участка в соответствии с пунктом 8 статьи 3915 или статьей 3916 настоящего Кодекса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
@@ -7959,92 +7959,92 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:t>такие граждане являются собственниками объектов незавершенного строительства, обладающими правом на предоставление земельного участка в соответствии с пунктом 5 статьи 396 настоящего Кодекса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:t>такие граждане являются членами садоводческих некоммерческих товариществ, которым в соответствии с подпунктом 3 пункта 2 статьи 393 и подпунктом 7 пункта 2 статьи 396 настоящего Кодекса или другими федеральными законами садовые земельные участки предоставляются без проведения торгов. (Дополнение пунктом - Федеральный закон от 08.08.2024 № 319-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 3919. Особенности предоставления земельных участков, находящихся в государственной или муниципальной собственности, отдельным категориям граждан в собственность бесплатно</w:t>
+        <w:t>Статья 39.19. Особенности предоставления земельных участков, находящихся в государственной или муниципальной собственности, отдельным категориям граждан в собственность бесплатно</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Предоставление земельных участков, находящихся в государственной или муниципальной собственности, отдельным категориям граждан в собственность бесплатно по основаниям, указанным в подпунктах 6 и 7 статьи 395 настоящего Кодекса, осуществляется однократно. Если гражданин имеет право на предоставление земельного участка в собственность бесплатно по нескольким основаниям, указанным в подпунктах 6 и 7 статьи 395 настоящего Кодекса, этот гражданин вправе получить бесплатно в собственность земельный участок по одному из указанных оснований</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Если иное не предусмотрено федеральными законами, порядок постановки граждан на учет в качестве лиц, имеющих право на предоставление земельных участков в собственность бесплатно по основаниям, указанным в подпунктах 6 и 7 статьи 395 настоящего Кодекса, порядок снятия граждан с данного учета, порядок предоставления гражданам земельных участков в собственность бесплатно, основания для отказа в данном предоставлении, предельные размеры земельных участков, предоставляемых этим гражданам, устанавливаются законами субъектов Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>При предоставлении земельного участка в собственность бесплатно гражданину положения пункта 1 настоящей статьи об однократном предоставлении гражданам земельных участков не применяются, если земельный участок, ранее предоставленный гражданину в собственность бесплатно по основаниям, указанным в подпунктах 6 и 7 статьи 395 настоящего Кодекса, не может использоваться в соответствии с его целевым назначением и разрешенным использованием вследствие боевых действий и (или) чрезвычайных ситуаций природного и техногенного характера. Право собственности гражданина на принадлежащий ему земельный участок, использование которого в соответствии с его целевым назначением и разрешенным использованием вследствие боевых действий и (или) чрезвычайных ситуаций природного и техногенного характера невозможно, сохраняется. Гражданин вправе отказаться от права собственности на такой земельный участок в соответствии с гражданским и земельным законодательством. (Дополнение пунктом - Федеральный закон от 20.03.2025 № 35-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 3920. Особенности предоставления земельного участка, находящегося в государственной или муниципальной собственности, на котором расположены здание, сооружение</w:t>
+        <w:t>Статья 39.20. Особенности предоставления земельного участка, находящегося в государственной или муниципальной собственности, на котором расположены здание, сооружение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Если иное не установлено настоящей статьей или другим федеральным законом, исключительное право на приобретение земельных участков в собственность или в аренду имеют граждане, юридические лица, являющиеся собственниками зданий, сооружений, расположенных на таких земельных участках</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">11. </w:t>
       </w:r>
       <w:r>
         <w:t>Земельные участки, находящиеся в государственной или муниципальной собственности, не предоставляются в собственность или в аренду собственникам и иным правообладателям сооружений, которые могут размещаться на таких земельных участках на основании сервитута, публичного сервитута или в соответствии со статьей 3936 настоящего Кодекса. (Дополнение пунктом - Федеральный закон от 03.08.2018 № 341-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8192,74 +8192,74 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">15. </w:t>
       </w:r>
       <w:r>
         <w:t>Положения настоящей статьи применяются также к собственникам машино-мест, нежилых помещений, расположенных в гаражных комплексах. (Дополнение пунктом - Федеральный закон от 24.07.2023 № 338-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>2. ОБМЕН ЗЕМЕЛЬНОГО УЧАСТКА, НАХОДЯЩЕГОСЯ В ГОСУДАРСТВЕННОЙ ИЛИ МУНИЦИПАЛЬНОЙ СОБСТВЕННОСТИ, НА ЗЕМЕЛЬНЫЙ УЧАСТОК, НАХОДЯЩИЙСЯ В ЧАСТНОЙ СОБСТВЕННОСТИ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 3921. Случаи обмена земельного участка, находящегося в государственной или муниципальной собственности, на земельный участок, находящийся в частной собственности</w:t>
+        <w:t>Статья 39.21. Случаи обмена земельного участка, находящегося в государственной или муниципальной собственности, на земельный участок, находящийся в частной собственности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Обмен земельного участка, находящегося в государственной или муниципальной собственности, на земельный участок, находящийся в частной собственности, допускается при обмене</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>земельного участка, находящегося в государственной или муниципальной собственности, на земельный участок, находящийся в частной собственности и изымаемый для государственных или муниципальных нужд</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>земельного участка, находящегося в государственной или муниципальной собственности, на земельный участок, который находится в частной собственности и предназначен в соответствии с утвержденными проектом планировки территории и проектом межевания территории для размещения объектов инженерной и транспортной инфраструктур или на котором расположены указанные объекты; (В редакции Федерального закона от 26.12.2024 № 494-ФЗ) 3) земельного участка, находящегося в государственной или муниципальной собственности, на земельный участок, который находится в частной собственности и необходим для размещения объекта социальной инфраструктуры, в том числе если размещение указанного объекта необходимо для соблюдения нормативов градостроительного проектирования и при этом не предусмотрено утвержденными проектом планировки территории и проектом межевания территории; (Дополнение подпунктом - Федеральный закон от 26.12.2024 № 494-ФЗ) 4) земельного участка, находящегося в государственной или муниципальной собственности, на земельный участок, который находится в частной собственности и необходим для размещения объектов или реализации масштабных инвестиционных проектов, указанных в подпунктах 2 и 3 пункта 2 статьи 396 настоящего Кодекса. (Дополнение подпунктом - Федеральный закон от 26.12.2024 № 494-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 3922. Условия договора мены земельного участка, находящегося в государственной или муниципальной собственности, на земельный участок, находящийся в частной собственности</w:t>
+        <w:t>Статья 39.22. Условия договора мены земельного участка, находящегося в государственной или муниципальной собственности, на земельный участок, находящийся в частной собственности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Здания, сооружения, расположенные на земельных участках, являющихся предметом договора мены, также должны быть предметом этого договора мены</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае, если земельный участок и расположенные на нем объекты социальной, инженерной и транспортной инфраструктур находятся в частной собственности одного лица, договор мены может предусматривать безвозмездную передачу в государственную или муниципальную собственность указанных объектов</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8308,79 +8308,79 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:t>При заключении договора мены земельных участков в соответствии с настоящей статьей может осуществляться обмен одного или нескольких земельных участков, находящихся в государственной или муниципальной собственности, на один или несколько земельных участков, находящихся в частной собственности, при соблюдении требований настоящей статьи. (Дополнение пунктом - Федеральный закон от 26.12.2024 № 494-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>3. УСТАНОВЛЕНИЕ СЕРВИТУТА В ОТНОШЕНИИ ЗЕМЕЛЬНОГО УЧАСТКА, НАХОДЯЩЕГОСЯ В ГОСУДАРСТВЕННОЙ ИЛИ МУНИЦИПАЛЬНОЙ СОБСТВЕННОСТИ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 3923. Основания для установления сервитута в отношении земельного участка, находящегося в государственной или муниципальной собственности</w:t>
+        <w:t>Статья 39.23. Основания для установления сервитута в отношении земельного участка, находящегося в государственной или муниципальной собственности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Соглашение об установлении сервитута в отношении земельного участка, находящегося в государственной или муниципальной собственности, заключается в случаях, установленных гражданским законодательством, настоящим Кодексом, другими федеральными законами, и, в частности, в следующих случаях</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>размещение линейных объектов, сооружений связи, специальных информационных знаков и защитных сооружений, не препятствующих разрешенному использованию земельного участка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>проведение изыскательских работ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>осуществление пользования недрами. (В редакции Федерального закона от 04.08.2023 № 430-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 3924. Лица, заключающие соглашения об установлении сервитута в отношении земельного участка, находящегося в государственной или муниципальной собственности</w:t>
+        <w:t>Статья 39.24. Лица, заключающие соглашения об установлении сервитута в отношении земельного участка, находящегося в государственной или муниципальной собственности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае, если находящийся в государственной или муниципальной собственности земельный участок предоставлен в постоянное (бессрочное) пользование, пожизненное наследуемое владение либо в аренду или безвозмездное пользование на срок более чем один год, соглашение об установлении сервитута заключают землепользователь, землевладелец, арендатор земельного участка. При этом согласие в письменной форме уполномоченного органа на заключение такого соглашения не требуется, если настоящей статьей или договором аренды либо договором безвозмездного пользования не предусмотрено иное. (В редакции Федерального закона от 13.07.2015 № 252-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае, если находящийся в государственной или муниципальной собственности земельный участок предоставлен в постоянное (бессрочное) пользование или в аренду государственному или муниципальному унитарному предприятию, государственному или муниципальному учреждению, соглашение об установлении сервитута заключается при наличии согласия в письменной форме федерального органа исполнительной власти, исполнительного органа субъекта Российской Федерации, органа местного самоуправления, в ведении которых находятся эти предприятие, учреждение. (В редакции федеральных законов от 13.07.2015 № 252-ФЗ, от 08.08.2024 № 232-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8399,51 +8399,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Арендатор или землепользователь, которому земельный участок предоставлен на праве безвозмездного пользования, вправе заключать соглашение об установлении сервитута на срок, не превышающий срока действия договора аренды земельного участка или договора безвозмездного пользования земельным участком</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>Со дня досрочного расторжения договора аренды земельного участка или договора безвозмездного пользования земельным участком действие заключенного арендатором или землепользователем соглашения об установлении сервитута в отношении такого земельного участка прекращается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 3925. Соглашение об установлении сервитута в отношении земельного участка, находящегося в государственной или муниципальной собственности</w:t>
+        <w:t>Статья 39.25. Соглашение об установлении сервитута в отношении земельного участка, находящегося в государственной или муниципальной собственности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Соглашение об установлении сервитута в отношении земельного участка, находящегося в государственной или муниципальной собственности, должно содержать</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Если иное не установлено федеральными законами, плата по соглашению об установлении сервитута в отношении земельных участков, находящихся в государственной или муниципальной собственности, определяется</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8594,51 +8594,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>в порядке, установленном органом государственной власти субъекта Российской Федерации, в отношении земельных участков, находящихся в собственности субъектов Российской Федерации, и земельных участков, государственная собственность на которые не разграничена</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>в порядке, установленном органом местного самоуправления, в отношении земельных участков, находящихся в муниципальной собственности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 3926. Порядок заключения соглашения об установлении сервитута в отношении земельного участка, находящегося в государственной или муниципальной собственности</w:t>
+        <w:t>Статья 39.26. Порядок заключения соглашения об установлении сервитута в отношении земельного участка, находящегося в государственной или муниципальной собственности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае, если соглашение об установлении сервитута заключается с уполномоченным органом, заинтересованное лицо представляет в уполномоченный орган заявление о заключении соглашения об установлении сервитута с приложением схемы границ сервитута на кадастровом плане территории. В заявлении о заключении соглашения об установлении сервитута должны быть указаны цель и предполагаемый срок действия сервитута. Если заявление о заключении соглашения об установлении сервитута предусматривает установление сервитута в отношении всего земельного участка, приложение схемы границ сервитута на кадастровом плане территории к указанному заявлению не требуется</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Указанное в пункте 1 настоящей статьи заявление и прилагаемые к нему документы по выбору заявителя могут быть поданы в письменной форме или в форме электронных документов в порядке, установленном для подачи заявлений о предоставлении земельных участков</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8753,51 +8753,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>установление сервитута приведет к невозможности использовать земельный участок в соответствии с его разрешенным использованием или к существенным затруднениям в использовании земельного участка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>4. ПЕРЕРАСПРЕДЕЛЕНИЕ ЗЕМЕЛЬ И (ИЛИ) ЗЕМЕЛЬНЫХ УЧАСТКОВ, НАХОДЯЩИХСЯ В ГОСУДАРСТВЕННОЙ ИЛИ МУНИЦИПАЛЬНОЙ СОБСТВЕННОСТИ, МЕЖДУ СОБОЙ И ТАКИХ ЗЕМЕЛЬ И (ИЛИ) ЗЕМЕЛЬНЫХ УЧАСТКОВ И ЗЕМЕЛЬНЫХ УЧАСТКОВ, НАХОДЯЩИХСЯ В ЧАСТНОЙ СОБСТВЕННОСТИ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 3927. Случаи и основания перераспределения земель и (или) земельных участков, находящихся в государственной или муниципальной собственности, между собой</w:t>
+        <w:t>Статья 39.27. Случаи и основания перераспределения земель и (или) земельных участков, находящихся в государственной или муниципальной собственности, между собой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Перераспределение земель и (или) земельных участков, находящихся в государственной или муниципальной собственности, между собой допускается в следующих случаях</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В случаях, указанных в подпунктах 1 - 3 пункта 1 настоящей статьи, перераспределение земель или земельных участков осуществляется на основании соглашений между уполномоченными органами, за исключением случая, предусмотренного пунктом 3 настоящей статьи. (В редакции Федерального закона от 02.08.2019 № 283-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>