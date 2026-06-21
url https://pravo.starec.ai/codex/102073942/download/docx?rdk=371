--- v0 (2026-03-27)
+++ v1 (2026-06-21)
@@ -11230,51 +11230,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>При избрании данной меры пресечения дознаватель, следователь или суд разъясняет лицам, указанным в части первой настоящей статьи, существо подозрения или обвинения, а также их ответственность, связанную с обязанностями по присмотру. (В редакции Федерального закона от 05.06.2007 № 87-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>К лицам, которым несовершеннолетний подозреваемый, обвиняемый был отдан под присмотр, в случае невыполнения ими принятого обязательства могут быть применены меры взыскания, предусмотренные частью четвертой статьи 103 настоящего Кодекса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1051. Запрет определенных действий</w:t>
+        <w:t>Статья 105.1. Запрет определенных действий</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Запрет определенных действий в качестве меры пресечения избирается по судебному решению в отношении подозреваемого или обвиняемого при невозможности применения иной, более мягкой, меры пресечения и заключается в возложении на подозреваемого или обвиняемого обязанностей своевременно являться по вызовам дознавателя, следователя или в суд, соблюдать один или несколько запретов, предусмотренных частью шестой настоящей статьи, а также в осуществлении контроля за соблюдением возложенных на него запретов. Запрет определенных действий может быть избран в любой момент производства по уголовному делу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Запрет определенных действий в качестве меры пресечения применяется в порядке, установленном статьей 108 настоящего Кодекса (за исключением требований, связанных с видом и размером наказания, квалификацией преступления, возрастом подозреваемого или обвиняемого), и с учетом особенностей, определенных настоящей статьей.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12943,51 +12943,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:t>При наложении ареста на имущество составляется протокол в соответствии с требованиями статей 166 и 167 настоящего Кодекса. При отсутствии имущества, подлежащего аресту, об этом указывается в протоколе. Копия протокола вручается лицу, на имущество которого наложен арест, с разъяснением права в установленном настоящим Кодексом порядке обжаловать решение о наложении ареста на имущество, а также заявить мотивированное ходатайство об изменении ограничений, которым подвергнуто арестованное имущество, или об отмене ареста, наложенного на имущество. (В редакции федеральных законов от 29.05.2002 № 58-ФЗ; от 29.06.2015 № 190-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
       <w:r>
         <w:t>Арест, наложенный на имущество, либо отдельные ограничения, которым подвергнуто арестованное имущество, отменяются на основании постановления, определения лица или органа, в производстве которого находится уголовное дело, когда в применении данной меры процессуального принуждения либо отдельных ограничений, которым подвергнуто арестованное имущество, отпадает необходимость, а также в случае истечения установленного судом срока ареста, наложенного на имущество, или отказа в его продлении. Арест на безналичные денежные средства, находящиеся на счетах лиц, не являющихся подозреваемыми, обвиняемыми или лицами, несущими по закону материальную ответственность за их действия, наложенный в целях обеспечения исполнения приговора в части гражданского иска, также отменяется, если принадлежность арестованных денежных средств установлена в ходе предварительного расследования и отсутствуют сведения от заинтересованного лица, подтвержденные соответствующими документами, о наличии спора по поводу их принадлежности либо принадлежность этих денежных средств установлена судом в порядке гражданского судопроизводства по иску лица, признанного потерпевшим и (или) гражданским истцом по уголовному делу. (В редакции Федерального закона от 29.06.2015 № 190-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1151. Порядок продления срока применения меры процессуального принуждения в виде наложения ареста на имущество</w:t>
+        <w:t>Статья 115.1. Порядок продления срока применения меры процессуального принуждения в виде наложения ареста на имущество</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Срок ареста, наложенного на имущество лиц, указанных в части третьей статьи 115 настоящего Кодекса, может быть продлен в случае, если не отпали основания для его применения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В случаях истечения установленного судом срока ареста, наложенного на имущество лиц, не являющихся подозреваемыми, обвиняемыми или лицами, несущими по закону материальную ответственность за их действия, или приостановления предварительного следствия по основаниям, предусмотренным частью первой статьи 208 настоящего Кодекса, следователь с согласия руководителя следственного органа или дознаватель с согласия прокурора не позднее чем за 7 суток до истечения срока ареста, наложенного на имущество, или до приостановления предварительного следствия возбуждает перед судом по месту производства предварительного расследования ходатайство о продлении срока ареста, наложенного на имущество, о чем выносит соответствующее постановление. В постановлении о возбуждении ходатайства излагаются конкретные, фактические обстоятельства, свидетельствующие о необходимости продления срока ареста, наложенного на имущество, и сохранения ограничений, которым подвергается арестованное имущество, а также указывается срок, на который предполагается продлить арест, наложенный на имущество. К постановлению прилагаются материалы, подтверждающие обоснованность ходатайства.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13030,51 +13030,51 @@
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>При решении вопроса о продлении срока ареста, наложенного на имущество, о сохранении ограничений, которым подвергается арестованное имущество, лицо или орган, в производстве которого находится уголовное дело, а также суд обязаны обеспечить соблюдение разумного срока применения данной меры процессуального принуждения в отношении имущества лиц, не являющихся подозреваемыми, обвиняемыми или лицами, несущими по закону материальную ответственность за их действия. При определении разумного срока ареста, наложенного на имущество, учитываются обстоятельства, указанные в части третьей2 статьи 61 настоящего Кодекса. Вопрос о присуждении компенсации за нарушение разумного срока применения данной меры процессуального принуждения в отношении имущества лиц, не являющихся подозреваемыми, обвиняемыми или лицами, несущими по закону материальную ответственность за их действия, решается судом в порядке, установленном федеральным законом. Вопросы, связанные с возмещением имущественного вреда, причиненного нарушением разумного срока применения данной меры процессуального принуждения, разрешаются в порядке гражданского судопроизводства.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:t>Постановление судьи, указанное в части пятой настоящей статьи, может быть обжаловано в вышестоящий суд в апелляционном, кассационном порядке, установленном главами 451 и 471 настоящего Кодекса.</w:t>
         <w:br/>
         <w:t>(Дополнение статьей - Федеральный закон от 29.06.2015 № 190-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1152. Приостановление операций с денежными средствами, электронными денежными средствами, денежными средствами, внесенными в качестве аванса за услуги связи</w:t>
+        <w:t>Статья 115.2. Приостановление операций с денежными средствами, электронными денежными средствами, денежными средствами, внесенными в качестве аванса за услуги связи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>В ходе досудебного производства по уголовному делу при наличии достаточных оснований полагать, что банковские счета (вклады, депозиты), электронные денежные средства, денежные средства, внесенные в качестве аванса за услуги связи, использовались при совершении преступления путем проведения операций по зачислению денежных средств, увеличению остатка электронных денежных средств или денежных средств, внесенных в качестве аванса за услуги связи, следователь с согласия руководителя следственного органа или дознаватель с согласия прокурора выносит постановление о приостановлении операций с денежными средствами, электронными денежными средствами, денежными средствами, внесенными в качестве аванса за услуги связи (далее в настоящей статье - постановление о приостановлении операций), на срок не более 10 суток в целях последующего решения вопроса о наложении ареста на них.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Приостановление операций с денежными средствами, электронными денежными средствами, денежными средствами, внесенными в качестве аванса за услуги связи, состоит в прекращении расходных операций по списанию денежных средств с банковского счета (вклада, депозита), снятию наличных денежных средств и закрытию банковского счета (вклада, депозита), в том числе с выдачей наличных денежных средств с банковского счета (вклада, депозита) с применением платежных терминалов или банкоматов, операций по уменьшению остатка электронных денежных средств, операций по возврату внесенных в качестве аванса за услуги связи денежных средств посредством выдачи наличных денежных средств или перечисления на банковский счет (вклад, депозит) в кредитной организации, операций по увеличению остатка электронных денежных средств. Приостановление операций осуществляется в пределах суммы денежных средств по банковскому счету (вкладу, депозиту), на который указанные денежные средства были зачислены, суммы электронных денежных средств, денежных средств, внесенных в качестве аванса за услуги связи, в отношении которых имеются достаточные основания полагать, что они получены (переданы) в результате совершения преступления.</w:t>
       </w:r>
     </w:p>
     <w:p>