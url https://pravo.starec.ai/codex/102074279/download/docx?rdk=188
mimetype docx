--- v0 (2026-03-27)
+++ v1 (2026-06-21)
@@ -4529,51 +4529,51 @@
         <w:br/>
         <w:t>Минимальный размер оплаты труда, установленный федеральным законом, обеспечивается:</w:t>
         <w:br/>
         <w:t>организациями, финансируемыми из федерального бюджета, - за счет средств федерального бюджета, внебюджетных средств, а также средств, полученных от предпринимательской и иной приносящей доход деятельности; (В редакции Федерального закона от 20.04.2007 № 54-ФЗ)</w:t>
         <w:br/>
         <w:t>организациями, финансируемыми из бюджетов субъектов Российской Федерации, - за счет средств бюджетов субъектов Российской Федерации, внебюджетных средств, а также средств, полученных от предпринимательской и иной приносящей доход деятельности; (В редакции Федерального закона от 20.04.2007 № 54-ФЗ)</w:t>
         <w:br/>
         <w:t>организациями, финансируемыми из местных бюджетов, - за счет средств местных бюджетов, внебюджетных средств, а также средств, полученных от предпринимательской и иной приносящей доход деятельности; (В редакции Федерального закона от 20.04.2007 № 54-ФЗ)</w:t>
         <w:br/>
         <w:t>другими работодателями - за счет собственных средств.</w:t>
         <w:br/>
         <w:t>(Часть в редакции Федерального закона от 30.06.2006 № 90-ФЗ)</w:t>
         <w:br/>
         <w:t>Месячная заработная плата работника, полностью отработавшего за этот период норму рабочего времени и выполнившего нормы труда (трудовые обязанности), не может быть ниже минимального размера оплаты труда. (В редакции федеральных законов от 30.06.2006 № 90-ФЗ; от 20.04.2007 № 54-ФЗ)</w:t>
         <w:br/>
         <w:t>Часть. (Дополнение частью - Федеральный закон от 30.06.2006 № 90-ФЗ) (Утратила силу - Федеральный закон от 20.04.2007 № 54-ФЗ)</w:t>
         <w:br/>
         <w:t>(Статья в редакции Федерального закона от 22.08.2004 № 122-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1331. Установление размера минимальной заработной платы в субъекте Российской Федерации</w:t>
+        <w:t>Статья 133.1. Установление размера минимальной заработной платы в субъекте Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>В субъекте Российской Федерации региональным соглашением о минимальной заработной плате может устанавливаться размер минимальной заработной платы в субъекте Российской Федерации.</w:t>
         <w:br/>
         <w:t>Размер минимальной заработной платы в субъекте Российской Федерации может устанавливаться для работников, работающих на территории соответствующего субъекта Российской Федерации, за исключением работников организаций, финансируемых из федерального бюджета.</w:t>
         <w:br/>
         <w:t>Размер минимальной заработной платы в субъекте Российской Федерации устанавливается с учетом социально-экономических условий и величины прожиточного минимума трудоспособного населения в соответствующем субъекте Российской Федерации.</w:t>
         <w:br/>
         <w:t>Размер минимальной заработной платы в субъекте Российской Федерации не может быть ниже минимального размера оплаты труда, установленного федеральным законом.</w:t>
         <w:br/>
         <w:t>Размер минимальной заработной платы в субъекте Российской Федерации обеспечивается:</w:t>
         <w:br/>
         <w:t>организациями, финансируемыми из бюджетов субъектов Российской Федерации, - за счет средств бюджетов субъектов Российской Федерации, внебюджетных средств, а также средств, полученных от предпринимательской и иной приносящей доход деятельности;</w:t>
         <w:br/>
         <w:t>организациями, финансируемыми из местных бюджетов, - за счет средств местных бюджетов, внебюджетных средств, а также средств, полученных от предпринимательской и иной приносящей доход деятельности;</w:t>
         <w:br/>
         <w:t>другими работодателями - за счет собственных средств.</w:t>
         <w:br/>
         <w:t>Разработка проекта регионального соглашения о минимальной заработной плате и заключение указанного соглашения осуществляются трехсторонней комиссией по регулированию социально-трудовых отношений соответствующего субъекта Российской Федерации в порядке, установленном статьей 47 настоящего Кодекса.</w:t>
         <w:br/>
         <w:t>После заключения регионального соглашения о минимальной заработной плате руководитель уполномоченного органа исполнительной власти субъекта Российской Федерации предлагает работодателям, осуществляющим деятельность на территории этого субъекта Российской Федерации и не участвовавшим в заключении данного соглашения, присоединиться к нему. Указанное предложение подлежит официальному опубликованию вместе с текстом данного соглашения. Руководитель уполномоченного органа исполнительной власти субъекта Российской Федерации уведомляет об опубликовании указанных предложения и соглашения федеральный орган исполнительной власти, осуществляющий функции по выработке государственной политики и нормативно-правовому регулированию в сфере труда.</w:t>
         <w:br/>
         <w:t>Если работодатели, осуществляющие деятельность на территории соответствующего субъекта Российской Федерации, в течение 30 календарных дней со дня официального опубликования предложения о присоединении к региональному соглашению о минимальной заработной плате не представили в уполномоченный орган исполнительной власти субъекта Российской Федерации мотивированный письменный отказ присоединиться к нему, то указанное соглашение считается распространенным на этих работодателей со дня официального опубликования этого предложения и подлежит обязательному исполнению ими. К указанному отказу должны быть приложены протокол консультаций работодателя с выборным органом первичной профсоюзной организации, объединяющей работников данного работодателя, и предложения по срокам повышения минимальной заработной платы работников до размера, предусмотренного указанным соглашением.</w:t>
@@ -5157,51 +5157,51 @@
         <w:t>Время простоя по вине работника не оплачивается.</w:t>
         <w:br/>
         <w:t>О начале простоя, вызванного поломкой оборудования и другими причинами, которые делают невозможным продолжение выполнения работником его трудовой функции, работник обязан сообщить своему непосредственному руководителю, иному представителю работодателя. (Дополнение частью - Федеральный закон от 30.06.2006 № 90-ФЗ)</w:t>
         <w:br/>
         <w:t>Часть. (Дополнение частью - Федеральный закон от 30.06.2006 № 90-ФЗ) (Утратила силу - Федеральный закон от 04.11.2022 № 434-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 158. Оплата труда при освоении новых производств (продукции)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Коллективным договором или трудовым договором может быть предусмотрено сохранение за работником его прежней заработной платы на период освоения нового производства (продукции).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1581. Основные направления противодействия формированию просроченной задолженности по заработной плате в Российской Федерации</w:t>
+        <w:t>Статья 158.1. Основные направления противодействия формированию просроченной задолженности по заработной плате в Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Противодействие формированию просроченной задолженности по заработной плате осуществляется федеральными органами исполнительной власти, органами исполнительной власти субъектов Российской Федерации и органами местного самоуправления с участием государственных внебюджетных фондов, а также профессиональных союзов, их объединений и работодателей, их объединений по следующим направлениям:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>принятие профилактических мер, направленных на недопущение формирования просроченной задолженности по заработной плате, в том числе на выявление и последующее устранение причин и условий, способствующих ее формированию, мониторинг просроченной задолженности по заработной плате;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
@@ -5446,51 +5446,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:t>В случае направления в служебную командировку работодатель обязан возмещать работнику:</w:t>
         <w:br/>
         <w:t>расходы по проезду;</w:t>
         <w:br/>
         <w:t>расходы по найму жилого помещения;</w:t>
         <w:br/>
         <w:t>дополнительные расходы, связанные с проживанием вне места постоянного жительства (суточные);</w:t>
         <w:br/>
         <w:t>иные расходы, произведенные работником с разрешения или ведома работодателя.</w:t>
         <w:br/>
         <w:t>Порядок и размеры возмещения расходов, связанных со служебными командировками, работникам федеральных государственных органов, государственных внебюджетных фондов Российской Федерации, федеральных государственных учреждений определяются нормативными правовыми актами Правительства Российской Федерации. (В редакции федеральных законов от 02.04.2014 № 55-ФЗ, от 30.04.2021 № 109-ФЗ)</w:t>
         <w:br/>
         <w:t>Порядок и размеры возмещения расходов, связанных со служебными командировками, работникам государственных органов субъектов Российской Федерации, территориальных фондов обязательного медицинского страхования, государственных учреждений субъектов Российской Федерации, органов местного самоуправления, муниципальных учреждений определяются соответственно нормативными правовыми актами органов государственной власти субъектов Российской Федерации, нормативными правовыми актами органов местного самоуправления. (Дополнение частью - Федеральный закон от 02.04.2014 № 55-ФЗ) (В редакции федеральных законов от 03.07.2016 № 347-ФЗ, от 30.04.2021 № 109-ФЗ)</w:t>
         <w:br/>
         <w:t>Порядок и размеры возмещения расходов, связанных со служебными командировками, работникам других работодателей определяются коллективным договором или локальным нормативным актом, если иное не установлено настоящим Кодексом, другими федеральными законами и иными нормативными правовыми актами Российской Федерации. (Дополнение частью - Федеральный закон от 02.04.2014 № 55-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1681. Возмещение расходов, связанных со служебными поездками работников, постоянная работа которых осуществляется в пути или имеет разъездной характер, а также с работой в полевых условиях, работами экспедиционного характера</w:t>
+        <w:t>Статья 168.1. Возмещение расходов, связанных со служебными поездками работников, постоянная работа которых осуществляется в пути или имеет разъездной характер, а также с работой в полевых условиях, работами экспедиционного характера</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Работникам, постоянная работа которых осуществляется в пути или имеет разъездной характер, а также работникам, работающим в полевых условиях или участвующим в работах экспедиционного характера, работодатель возмещает связанные со служебными поездками:</w:t>
         <w:br/>
         <w:t>расходы по проезду;</w:t>
         <w:br/>
         <w:t>расходы по найму жилого помещения;</w:t>
         <w:br/>
         <w:t>дополнительные расходы, связанные с проживанием вне места постоянного жительства (суточные, полевое довольствие);</w:t>
         <w:br/>
         <w:t>иные расходы, произведенные работниками с разрешения или ведома работодателя.</w:t>
         <w:br/>
         <w:t>Размеры и порядок возмещения расходов, связанных со служебными поездками работников, указанных в части первой настоящей статьи, а также перечень работ, профессий, должностей этих работников устанавливаются коллективным договором, соглашениями, локальными нормативными актами. Размеры и порядок возмещения указанных расходов могут также устанавливаться трудовым договором.</w:t>
         <w:br/>
         <w:t>(Дополнение статьей - Федеральный закон от 30.06.2006 № 90-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 169. Возмещение расходов при переезде на работу в другую местность</w:t>
@@ -5594,51 +5594,51 @@
         <w:br/>
         <w:t>абзац. (Утратил силу - Федеральный закон от 02.07.2013 № 185-ФЗ)</w:t>
         <w:br/>
         <w:t>Работодатель обязан предоставить отпуск без сохранения заработной платы:</w:t>
         <w:br/>
         <w:t>работникам, допущенным к вступительным испытаниям, - 15 календарных дней; (В редакции Федерального закона от 02.07.2013 № 185-ФЗ)</w:t>
         <w:br/>
         <w:t>работникам - слушателям подготовительных отделений образовательных организаций высшего образования для прохождения итоговой аттестации - 15 календарных дней; (В редакции Федерального закона от 02.07.2013 № 185-ФЗ)</w:t>
         <w:br/>
         <w:t>работникам, обучающимся по имеющим государственную аккредитацию программам бакалавриата, программам специалитета или программам магистратуры по очной форме обучения, совмещающим получение образования с работой, для прохождения промежуточной аттестации - 15 календарных дней в учебном году, для подготовки и защиты выпускной квалификационной работы и сдачи итоговых государственных экзаменов - четыре месяца, для сдачи итоговых государственных экзаменов - один месяц. (В редакции Федерального закона от 02.07.2013 № 185-ФЗ)</w:t>
         <w:br/>
         <w:t>Работникам, успешно осваивающим имеющие государственную аккредитацию программы бакалавриата, программы специалитета или программы магистратуры по заочной форме обучения, один раз в учебном году работодатель оплачивает проезд к месту нахождения соответствующей организации, осуществляющей образовательную деятельность, и обратно. (В редакции Федерального закона от 02.07.2013 № 185-ФЗ)</w:t>
         <w:br/>
         <w:t>Работникам, осваивающим имеющие государственную аккредитацию программы бакалавриата, программы специалитета или программы магистратуры по заочной и очно-заочной формам обучения на период до 10 учебных месяцев перед началом прохождения государственной итоговой аттестации устанавливается по их желанию рабочая неделя, сокращенная на 7 часов. За время освобождения от работы указанным работникам выплачивается 50 процентов среднего заработка по основному месту работы, но не ниже минимального размера оплаты труда. (В редакции Федерального закона от 02.07.2013 № 185-ФЗ)</w:t>
         <w:br/>
         <w:t>По соглашению сторон трудового договора сокращение рабочего времени производится путем предоставления работнику одного свободного от работы дня в неделю либо сокращения продолжительности рабочего дня в течение недели.</w:t>
         <w:br/>
         <w:t>Гарантии и компенсации работникам, совмещающим работу с обучением по не имеющим государственной аккредитации программам бакалавриата, программам специалитета или программам магистратуры, устанавливаются коллективным договором или трудовым договором. (В редакции Федерального закона от 02.07.2013 № 185-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1731. Гарантии и компенсации работникам, совмещающим работу с получением высшего образования - подготовки кадров высшей квалификации, а также работникам, допущенным к соисканию ученой степени кандидата наук или доктора наук</w:t>
+        <w:t>Статья 173.1. Гарантии и компенсации работникам, совмещающим работу с получением высшего образования - подготовки кадров высшей квалификации, а также работникам, допущенным к соисканию ученой степени кандидата наук или доктора наук</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>(Наименование в редакции Федерального закона от 22.12.2014 № 443-ФЗ)</w:t>
         <w:br/>
         <w:t>Работники, осваивающие программы подготовки научных и научно-педагогических кадров в аспирантуре (адъюнктуре), программы ординатуры и программы ассистентуры-стажировки по заочной форме обучения, имеют право на: (В редакции Федерального закона от 28.06.2021 № 220-ФЗ)</w:t>
         <w:br/>
         <w:t>дополнительные отпуска по месту работы продолжительностью 30 календарных дней в течение календарного года с сохранением среднего заработка. При этом к указанному дополнительному отпуску работника добавляется время, затраченное на проезд от места работы до места обучения и обратно с сохранением среднего заработка. Указанный проезд оплачивает работодатель; (В редакции Федерального закона от 22.12.2014 № 443-ФЗ)</w:t>
         <w:br/>
         <w:t>один свободный от работы день в неделю с оплатой его в размере 50 процентов получаемой заработной платы. Работодатель вправе предоставлять работникам по их желанию на последнем году обучения дополнительно не более двух свободных от работы дней в неделю без сохранения заработной платы.</w:t>
         <w:br/>
         <w:t>Работники, допущенные к соисканию ученой степени кандидата наук или доктора наук, имеют право на предоставление им в порядке, установленном Правительством Российской Федерации, дополнительного отпуска по месту работы продолжительностью соответственно три и шесть месяцев с сохранением среднего заработка. (В редакции Федерального закона от 22.12.2014 № 443-ФЗ)</w:t>
         <w:br/>
         <w:t>(Дополнение статьей - Федеральный закон от 02.07.2013 № 185-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 174. Гарантии и компенсации работникам, совмещающим работу с получением среднего профессионального образования, и работникам, поступающим на обучение по образовательным программам среднего профессионального образования</w:t>
       </w:r>
     </w:p>
@@ -5808,51 +5808,51 @@
         <w:t>Работодатель с письменного согласия работника имеет право расторгнуть с ним трудовой договор до истечения срока, указанного в части второй настоящей статьи, выплатив ему дополнительную компенсацию в размере среднего заработка работника, исчисленного пропорционально времени, оставшемуся до истечения срока предупреждения об увольнении. (В редакции Федерального закона от 30.06.2006 № 90-ФЗ)</w:t>
         <w:br/>
         <w:t>При угрозе массовых увольнений работодатель с учетом мнения выборного органа первичной профсоюзной организации принимает необходимые меры, предусмотренные настоящим Кодексом, иными федеральными законами, коллективным договором, соглашением. (В редакции Федерального закона от 30.06.2006 № 90-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 181. Гарантии руководителю организации, его заместителям и главному бухгалтеру при расторжении трудового договора в связи со сменой собственника имущества организации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>(Наименование в редакции Федерального закона от 30.06.2006 № 90-ФЗ)</w:t>
         <w:br/>
         <w:t>В случае расторжения трудового договора с руководителем организации, его заместителями и главным бухгалтером в связи со сменой собственника имущества организации новый собственник обязан выплатить указанным работникам компенсацию в размере не ниже трехкратного среднего месячного заработка работника, за исключением случаев, предусмотренных настоящим Кодексом. (В редакции федеральных законов от 30.06.2006 № 90-ФЗ; от 02.04.2014 № 56-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1811. Выходные пособия, компенсации и иные выплаты работникам в отдельных случаях прекращения трудовых договоров</w:t>
+        <w:t>Статья 181.1. Выходные пособия, компенсации и иные выплаты работникам в отдельных случаях прекращения трудовых договоров</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Коллективным договором, соглашениями, локальными нормативными актами, трудовыми договорами либо решениями работодателя, уполномоченных органов юридического лица, а равно и собственника имущества организации или уполномоченных собственниками лиц (органов) не могут предусматриваться выплата работникам выходных пособий, компенсаций и (или) назначение им каких-либо иных выплат в любой форме в случаях увольнения работников по основаниям, которые относятся к дисциплинарным взысканиям (часть третья статьи 192 настоящего Кодекса), или прекращения трудовых договоров с работниками по установленным настоящим Кодексом, другими федеральными законами основаниям, если это связано с совершением работниками виновных действий (бездействия).</w:t>
         <w:br/>
         <w:t>(Дополнение статьей - Федеральный закон от 02.04.2014 № 56-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>ДРУГИЕ ГАРАНТИИ И КОМПЕНСАЦИИ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 182. Гарантии при переводе работника на другую нижеоплачиваемую работу</w:t>
       </w:r>
     </w:p>
@@ -5891,51 +5891,51 @@
         <w:t>При повреждении здоровья или в случае смерти работника вследствие несчастного случая на производстве либо профессионального заболевания работнику (его семье) возмещаются его утраченный заработок (доход), а также связанные с повреждением здоровья дополнительные расходы на медицинскую, социальную и профессиональную реабилитацию либо соответствующие расходы в связи со смертью работника.</w:t>
         <w:br/>
         <w:t>Виды, объемы и условия предоставления работникам гарантий и компенсаций в указанных случаях определяются федеральными законами. (В редакции Федерального закона от 30.06.2006 № 90-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 185. Гарантии работникам, направляемым на медицинский осмотр и (или) обязательное психиатрическое освидетельствование</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>На время прохождения медицинского осмотра и (или) обязательного психиатрического освидетельствования за работниками, обязанными в соответствии с настоящим Кодексом, иными нормативными правовыми актами, содержащими нормы трудового права, проходить такие осмотр и (или) освидетельствование, сохраняются место работы (должность) и средний заработок по месту работы.</w:t>
         <w:br/>
         <w:t>(Статья в редакции Федерального закона от 02.07.2021 № 311-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1851. Гарантии работникам при прохождении диспансеризации</w:t>
+        <w:t>Статья 185.1. Гарантии работникам при прохождении диспансеризации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Работники при прохождении диспансеризации в порядке, предусмотренном законодательством в сфере охраны здоровья, имеют право на освобождение от работы на один рабочий день один раз в три года с сохранением за ними места работы (должности) и среднего заработка.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>