--- v0 (2026-02-05)
+++ v1 (2026-06-21)
@@ -5604,51 +5604,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае, если обе стороны освобождены от уплаты судебных расходов, издержки, понесенные судом, а также мировым судьей в связи с рассмотрением дела, возмещаются за счет средств соответствующего бюджета. (В редакции Федерального закона от 25.11.2008 № 223-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>Порядок и размер возмещения судебных расходов, понесенных судом в соответствии с настоящей статьей, устанавливаются Правительством Российской Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1031. Разрешение вопросов о судебных расходах</w:t>
+        <w:t>Статья 103.1. Разрешение вопросов о судебных расходах</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Заявление по вопросу о судебных расходах, понесенных в связи с рассмотрением дела в суде первой, апелляционной, кассационной инстанций, рассмотрением дела в порядке надзора, не разрешенному при рассмотрении дела в соответствующем суде, может быть подано в суд, рассматривавший дело в качестве суда первой инстанции, в течение трех месяцев со дня вступления в законную силу последнего судебного акта, принятием которого закончилось рассмотрение дела.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Пропущенный по уважительной причине срок подачи заявления по вопросу о судебных расходах, понесенных в связи с рассмотрением дела в суде первой, апелляционной, кассационной инстанций, рассмотрением дела в порядке надзора, не разрешенному при рассмотрении дела в соответствующем суде, может быть восстановлен судом.</w:t>
         <w:br/>
         <w:t>(Дополнение статьей - Федеральный закон от 28.11.2018 № 451-ФЗ)</w:t>
       </w:r>
@@ -7929,51 +7929,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае отказа в иске принятые меры по обеспечению иска сохраняются до вступления в законную силу решения суда. Однако судья или суд одновременно с принятием решения суда или после его принятия может вынести определение суда об отмене мер по обеспечению иска. При удовлетворении иска принятые меры по его обеспечению сохраняют свое действие до исполнения решения суда.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Об отмене мер по обеспечению иска судья или суд незамедлительно сообщает в соответствующие государственные органы или органы местного самоуправления, регистрирующие имущество или права на него, их ограничения (обременения), переход и прекращение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1441. Предварительные обеспечительные меры защиты авторских и (или) смежных прав в информационно-телекоммуникационных сетях, в том числе в сети &amp;quot;Интернет&amp;quot;</w:t>
+        <w:t>Статья 144.1. Предварительные обеспечительные меры защиты авторских и (или) смежных прав в информационно-телекоммуникационных сетях, в том числе в сети &amp;quot;Интернет&amp;quot;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>(Наименование в редакции Федерального закона от 24.11.2014 № 364-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Суд по письменному заявлению организации или гражданина вправе принять предварительные обеспечительные меры, направленные на обеспечение защиты авторских и (или) смежных прав, кроме прав на фотографические произведения и произведения, полученные способами, аналогичными фотографии, заявителя в информационно-телекоммуникационных сетях, в том числе в сети &amp;quot;Интернет&amp;quot;, до предъявления иска. Такое заявление, подаваемое в электронном виде, должно быть подписано усиленной квалифицированной электронной подписью. (В редакции федеральных законов от 24.11.2014 № 364-ФЗ, от 30.12.2021 № 440-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
@@ -8669,51 +8669,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Судья, признав дело подготовленным, вправе завершить предварительное судебное заседание и при согласии сторон открыть судебное заседание, если в предварительном судебном заседании присутствуют лица, участвующие в деле, либо лица, участвующие в деле, отсутствуют в предварительном судебном заседании, но они извещены о времени и месте предварительного судебного заседания и просят рассмотреть дело по существу в их отсутствие, за исключением случая, если в соответствии с настоящим Кодексом требуется коллегиальное рассмотрение дела. (Дополнение частью - Федеральный закон от 29.07.2018 № 265-ФЗ)</w:t>
         <w:br/>
         <w:t>(Дополнение главой - Федеральный закон от 26.07.2019 № 197-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Примирительные процедуры. Мировое соглашение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1531. Примирение сторон</w:t>
+        <w:t>Статья 153.1. Примирение сторон</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Суд принимает меры для примирения сторон, содействует им в урегулировании спора, руководствуясь при этом интересами сторон и задачами судопроизводства.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Примирение сторон осуществляется на основе принципов добровольности, сотрудничества, равноправия и конфиденциальности.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8721,51 +8721,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Стороны пользуются равными правами на выбор примирительной процедуры, определение условий ее проведения, а также кандидатуры посредника, в том числе медиатора, судебного примирителя. По указанным вопросам сторонами может быть заключено соглашение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Примирение сторон возможно на любой стадии гражданского процесса и при исполнении судебного акта, если иное не предусмотрено настоящим Кодексом и не противоречит федеральному закону.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1532. Порядок и сроки проведения примирительной процедуры</w:t>
+        <w:t>Статья 153.2. Порядок и сроки проведения примирительной процедуры</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Примирительная процедура может быть проведена по ходатайству сторон или по предложению суда.</w:t>
         <w:br/>
         <w:t>Предложение суда провести примирительную процедуру может содержаться в определении о принятии искового заявления (заявления) к производству, о подготовке дела к судебному разбирательству или в ином определении по делу, а также может быть сделано судом в устной форме.</w:t>
         <w:br/>
         <w:t>Для рассмотрения сторонами возможности использования примирительной процедуры суд может объявить перерыв в судебном заседании.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
@@ -8792,135 +8792,135 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>В ходе использования примирительной процедуры стороны могут достичь результатов примирения, установленных настоящим Кодексом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае, если стороны не достигли примирения, отказались от проведения примирительных процедур либо истек срок их проведения, суд возобновляет судебное разбирательство в порядке, предусмотренном частью третьей статьи 169 настоящего Кодекса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1533. Виды примирительных процедур</w:t>
+        <w:t>Статья 153.3. Виды примирительных процедур</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Споры могут быть урегулированы путем проведения переговоров, посредничества, в том числе медиации, судебного примирения, или использования других примирительных процедур, если это не противоречит федеральному закону.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1534. Переговоры</w:t>
+        <w:t>Статья 153.4. Переговоры</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Стороны вправе урегулировать спор путем проведения переговоров в целях примирения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Переговоры осуществляются на условиях, определяемых сторонами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>В случаях, предусмотренных федеральным законом или договором, переговоры проводятся в обязательном порядке.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1535. Медиация</w:t>
+        <w:t>Статья 153.5. Медиация</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Стороны вправе урегулировать спор путем проведения процедуры медиации в порядке, установленном настоящим Кодексом и федеральным законом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае заявления сторонами соответствующего ходатайства суд откладывает судебное разбирательство на основании части первой статьи 169 настоящего Кодекса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1536. Судебное примирение</w:t>
+        <w:t>Статья 153.6. Судебное примирение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Стороны вправе урегулировать спор путем использования примирительной процедуры с участием судебного примирителя (судебное примирение).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Судебное примирение осуществляется на основе принципов независимости, беспристрастности и добросовестности судебного примирителя.</w:t>
         <w:br/>
         <w:t>Порядок проведения судебного примирения и требования к судебному примирителю определяются настоящим Кодексом и Регламентом проведения судебного примирения, утверждаемым Верховным Судом Российской Федерации.</w:t>
       </w:r>
@@ -8960,51 +8960,51 @@
       </w:r>
       <w:r>
         <w:t>В целях соотнесения и сближения позиций сторон по делу и выявления дополнительных возможностей для урегулирования спора с учетом интересов сторон, оказания им содействия в достижении взаимоприемлемого результата примирения, основанного в том числе на понимании и оценке сторонами обоснованности заявленных требований и возражений, судебный примиритель вправе вести переговоры со сторонами, другими лицами, участвующими в деле, изучать представленные сторонами документы, знакомиться с материалами дела с согласия суда и осуществлять другие действия, необходимые для эффективного урегулирования спора и предусмотренные Регламентом проведения судебного примирения, в том числе давать сторонам рекомендации в целях скорейшего урегулирования спора и сохранения между сторонами деловых отношений.</w:t>
         <w:br/>
         <w:t>Судебный примиритель не является участником судебного разбирательства и не вправе совершать действия, влекущие за собой возникновение, изменение либо прекращение прав или обязанностей лиц, участвующих в деле, и других участников процесса.</w:t>
         <w:br/>
         <w:t>Судья вправе запросить информацию о ходе примирительной процедуры не чаще чем один раз в четырнадцать календарных дней.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>Порядок и условия оплаты труда судей, пребывающих в отставке и осуществляющих функции судебных примирителей, определяются Правительством Российской Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1537. Результаты примирительных процедур</w:t>
+        <w:t>Статья 153.7. Результаты примирительных процедур</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Результатами примирения лиц, участвующих в деле, могут быть, в частности:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>мировое соглашение в отношении всех или части заявленных требований;</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9056,92 +9056,92 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Признание обстоятельств, признание иска (требований), отказ от иска (требований) полностью или в части принимаются судом в порядке, установленном настоящим Кодексом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Признание обстоятельств, на которых другая сторона основывает свои требования или возражения, может быть осуществлено в форме одностороннего заявления о согласии с позицией другой стороны.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1538. Заключение мирового соглашения</w:t>
+        <w:t>Статья 153.8. Заключение мирового соглашения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Мировое соглашение может быть заключено сторонами на любой стадии гражданского процесса и при исполнении судебного акта. Третьи лица, заявляющие самостоятельные требования относительно предмета спора, вправе участвовать в заключении мирового соглашения в качестве стороны. Третьи лица, не заявляющие самостоятельных требований относительно предмета спора, вправе выступать участниками мирового соглашения в случаях, если они приобретают права либо на них возлагаются обязанности по условиям данного соглашения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Мировое соглашение не может нарушать права и законные интересы других лиц и противоречить закону.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Мировое соглашение утверждается судом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1539. Форма и содержание мирового соглашения</w:t>
+        <w:t>Статья 153.9. Форма и содержание мирового соглашения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Мировое соглашение заключается в письменной форме и подписывается сторонами или их представителями при наличии у них полномочий на заключение мирового соглашения, специально предусмотренных в доверенности или ином документе, подтверждающем полномочия представителя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Мировое соглашение должно содержать согласованные сторонами сведения об условиях, о размере и сроках исполнения обязательств друг перед другом или одной стороной перед другой.</w:t>
         <w:br/>
         <w:t>В мировом соглашении могут содержаться условия об отсрочке или о рассрочке исполнения обязательств ответчиком, об уступке прав требования, о полном или частичном прощении либо признании долга, санкции за неисполнение или ненадлежащее исполнение обязательств и иные условия, не противоречащие федеральному закону.</w:t>
       </w:r>
@@ -9173,51 +9173,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>Если в мировом соглашении отсутствует условие о распределении судебных расходов, суд разрешает этот вопрос при утверждении мирового соглашения в общем порядке, установленном настоящим Кодексом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>Мировое соглашение составляется и подписывается в количестве экземпляров, превышающем на один экземпляр количество лиц, заключивших мировое соглашение. Один из этих экземпляров приобщается судом, утвердившим мировое соглашение, к материалам дела.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 15310. Утверждение судом мирового соглашения</w:t>
+        <w:t>Статья 153.10. Утверждение судом мирового соглашения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Мировое соглашение утверждается судом, в производстве которого находится дело. В случае, если мировое соглашение заключено в процессе исполнения судебного акта, оно представляется на утверждение суда, рассмотревшего дело в качестве суда первой инстанции.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Вопрос об утверждении мирового соглашения рассматривается судом в судебном заседании. Лица, участвующие в деле, извещаются о времени и месте судебного заседания.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9378,51 +9378,51 @@
         <w:t>Определение об отказе в утверждении мирового соглашения может быть обжаловано.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">13. </w:t>
       </w:r>
       <w:r>
         <w:t>Утверждение мирового соглашения в суде первой инстанции влечет за собой прекращение производства по делу полностью или в части.</w:t>
         <w:br/>
         <w:t>Утверждение мирового соглашения в судах апелляционной, кассационной и надзорной инстанций по предмету заявленных требований влечет за собой отмену судебного акта и прекращение производства по делу.</w:t>
         <w:br/>
         <w:t>Утверждение мирового соглашения, заключенного в процессе исполнения судебного акта, влечет за собой прекращение исполнения этого судебного акта при оставлении его в силе. На это указывается в определении суда.</w:t>
         <w:br/>
         <w:t>Утверждение мирового соглашения, заключенного при рассмотрении заявления по вопросу распределения судебных расходов, понесенных в судах первой, апелляционной, кассационной и надзорной инстанций, влечет за собой прекращение производства по заявлению о распределении судебных расходов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 15311. Исполнение мирового соглашения</w:t>
+        <w:t>Статья 153.11. Исполнение мирового соглашения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Мировое соглашение исполняется лицами, его заключившими, добровольно в порядке и в сроки, которые предусмотрены этим мировым соглашением.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Мировое соглашение, не исполненное добровольно, подлежит принудительному исполнению по правилам раздела VII настоящего Кодекса на основании исполнительного листа, выдаваемого судом по ходатайству лица, заключившего мировое соглашение.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9514,51 +9514,51 @@
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>В зависимости от сложности дела срок его рассмотрения может быть продлен председателем суда, заместителем председателя суда, председателем судебного состава не более чем на один месяц. (Дополнение частью - Федеральный закон от 28.11.2018 № 451-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 155. Судебное заседание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Разбирательство гражданского дела происходит в судебном заседании с обязательным извещением лиц, участвующих в деле, о времени и месте заседания, если иное не установлено настоящим Кодексом. (В редакции Федерального закона от 28.11.2018 № 451-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1551. Участие в судебном заседании путем использования систем видеоконференц-связи</w:t>
+        <w:t>Статья 155.1. Участие в судебном заседании путем использования систем видеоконференц-связи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>При наличии в судах технической возможности осуществления видеоконференц-связи лица, участвующие в деле, их представители, а также свидетели, эксперты, специалисты, переводчики могут участвовать в судебном заседании путем использования систем видеоконференц-связи при условии заявления ими ходатайства об этом или по инициативе суда. Об участии указанных лиц в судебном заседании путем использования систем видеоконференц-связи суд выносит определение.</w:t>
         <w:br/>
         <w:t>В случае, если судом, при содействии которого указанные лица могут участвовать в судебном заседании путем использования систем видеоконференц-связи, является арбитражный суд, суд общей юрисдикции, рассматривающий дело, выносит определение о проведении такого судебного заседания в соответствии со статьями 224 и 225 настоящего Кодекса. Копия определения суда общей юрисдикции направляется в арбитражный суд, который обеспечивает проведение судебного заседания путем использования систем видеоконференц-связи в соответствии со статьей 1531 Арбитражного процессуального кодекса Российской Федерации. (Дополнение абзацем - Федеральный закон от 30.12.2021 № 440-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Для обеспечения участия в судебном заседании лиц, участвующих в деле, их представителей, а также свидетелей, экспертов, специалистов, переводчиков путем использования систем видеоконференц-связи используются системы видеоконференц-связи соответствующих судов, в том числе арбитражных судов, по месту жительства, месту пребывания или месту нахождения указанных лиц. Для обеспечения участия в деле лиц, находящихся в местах содержания под стражей или в местах отбывания лишения свободы, могут использоваться системы видеоконференц-связи данных учреждений. (В редакции Федерального закона от 30.12.2021 № 440-ФЗ)</w:t>
       </w:r>
@@ -9570,51 +9570,51 @@
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Суд, обеспечивающий участие в судебном заседании лиц, участвующих в деле, их представителей, а также свидетелей, экспертов, специалистов, переводчиков путем использования систем видеоконференц-связи, проверяет явку и устанавливает личность явившихся лиц, берет подписку у свидетелей, экспертов, переводчиков о разъяснении им судом, рассматривающим дело, прав и обязанностей и предупреждении об ответственности за их нарушение. Указанная подписка не позднее следующего дня после дня ее получения направляется в суд, рассматривающий дело, для приобщения к протоколу судебного заседания.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае, если для обеспечения участия в деле лиц, находящихся в местах содержания под стражей или в местах отбывания лишения свободы, используются системы видеоконференц-связи этих учреждений, получение подписки у данных лиц о разъяснении им судом, рассматривающим дело, прав и обязанностей и предупреждении об ответственности за их нарушение осуществляется при техническом содействии администрации этих учреждений.</w:t>
         <w:br/>
         <w:t>(Дополнение статьей - Федеральный закон от 26.04.2013 № 66-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1552. Участие в судебном заседании путем использования системы веб-конференции</w:t>
+        <w:t>Статья 155.2. Участие в судебном заседании путем использования системы веб-конференции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Лица, участвующие в деле, и другие участники процесса могут участвовать в судебном заседании путем использования системы веб-конференции при условии заявления ими ходатайства об этом и при наличии в суде технической возможности осуществления веб-конференции.</w:t>
         <w:br/>
         <w:t>Установление личности гражданина, его представителя или представителя юридического лица, участвующих в судебном заседании путем использования системы веб-конференции, осуществляется с использованием информационно-технологических средств, обеспечивающих идентификацию лица без его личного присутствия (единой системы идентификации и аутентификации, государственной информационной системы &amp;quot;Единая система идентификации и аутентификации физических лиц с использованием биометрических персональных данных&amp;quot; (далее - единая биометрическая система). (В редакции Федерального закона от 28.12.2024 № 521-ФЗ)</w:t>
         <w:br/>
         <w:t>Об участии указанных лиц в судебном заседании путем использования системы веб-конференции суд выносит определение, в котором указывается время проведения судебного заседания.</w:t>
         <w:br/>
         <w:t>Указанным лицам заблаговременно направляется информация в электронном виде, необходимая для участия в судебном заседании с использованием системы веб-конференции.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
@@ -11443,51 +11443,51 @@
         <w:t>В случае неясности решения суда суд, принявший его, по заявлению лиц, участвующих в деле, судебного пристава-исполнителя вправе разъяснить решение суда, не изменяя его содержания. Разъяснение решения суда допускается, если оно не приведено в исполнение и не истек срок, в течение которого решение суда может быть принудительно исполнено.</w:t>
         <w:br/>
         <w:t>(Статья в редакции Федерального закона от 28.11.2018 № 451-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 203. Отсрочка или рассрочка исполнения решения суда, изменение способа и порядка исполнения решения суда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Суд, рассмотревший дело, по заявлениям лиц, участвующих в деле, судебного пристава-исполнителя исходя из имущественного положения сторон или других обстоятельств вправе отсрочить или рассрочить исполнение решения суда, изменить способ и порядок его исполнения.</w:t>
         <w:br/>
         <w:t>(Статья в редакции Федерального закона от 28.11.2018 № 451-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2031. Порядок рассмотрения вопросов исправления описок и явных арифметических ошибок, разъяснения решения суда, отсрочки или рассрочки исполнения решения суда, изменения способа и порядка его исполнения, индексации присужденных денежных сумм</w:t>
+        <w:t>Статья 203.1. Порядок рассмотрения вопросов исправления описок и явных арифметических ошибок, разъяснения решения суда, отсрочки или рассрочки исполнения решения суда, изменения способа и порядка его исполнения, индексации присужденных денежных сумм</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Вопросы исправления описок и явных арифметических ошибок, разъяснения решения суда, отсрочки или рассрочки исполнения решения суда, изменения способа и порядка его исполнения, индексации присужденных денежных сумм рассматриваются судом в десятидневный срок со дня поступления заявления в суд без проведения судебного заседания и без извещения лиц, участвующих в деле.</w:t>
         <w:br/>
         <w:t>В случае необходимости суд может вызвать лиц, участвующих в деле, в судебное заседание, известив их о времени и месте его проведения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>По результатам рассмотрения суд выносит определение, которое высылается лицам, участвующим в деле, в течение трех дней со дня его вынесения.</w:t>
         <w:br/>
@@ -12810,92 +12810,92 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Замечания на протокол и аудиозапись судебного заседания или отдельного процессуального действия должны быть рассмотрены в течение пяти дней со дня их подачи. (В редакции Федерального закона от 29.07.2018 № 265-ФЗ)</w:t>
         <w:br/>
         <w:t>(Дополнение главой - Федеральный закон от 02.03.2016 № 45-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>УПРОЩЕННОЕ ПРОИЗВОДСТВО</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2321. Порядок упрощенного производства</w:t>
+        <w:t>Статья 232.1. Порядок упрощенного производства</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Дела в порядке упрощенного производства рассматриваются судом по общим правилам искового производства, предусмотренным настоящим Кодексом, с особенностями, установленными настоящей главой.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>При рассмотрении в порядке упрощенного производства дел с участием иностранных лиц применяются также особенности, установленные разделом V настоящего Кодекса, если иное не предусмотрено настоящей главой.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Гражданские дела в порядке упрощенного производства рассматриваются и разрешаются судом до истечения двух месяцев со дня поступления заявления в суд. (Дополнение частью - Федеральный закон от 28.11.2018 № 451-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2322. Дела, рассматриваемые в порядке упрощенного производства</w:t>
+        <w:t>Статья 232.2. Дела, рассматриваемые в порядке упрощенного производства</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>В порядке упрощенного производства подлежат рассмотрению дела:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>по исковым заявлениям о взыскании денежных средств или об истребовании имущества, если цена иска не превышает двести пятьдесят тысяч рублей, кроме дел, рассматриваемых в порядке приказного производства (статья 122 и часть третья статьи 125 настоящего Кодекса); (В редакции Федерального закона от 12.06.2024 № 135-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13037,51 +13037,51 @@
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>В определении о рассмотрении дела по общим правилам искового производства указываются действия, которые надлежит совершить лицам, участвующим в деле, и сроки совершения этих действий. После вынесения определения рассмотрение дела производится с самого начала, за исключением случаев, если переход к рассмотрению дела по общим правилам искового производства вызван необходимостью произвести осмотр и исследование доказательств по месту их нахождения, назначить экспертизу или заслушать свидетельские показания.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае, если заявлено несколько требований, одно из которых носит имущественный характер и относится к требованиям, указанным в части первой настоящей статьи, а другие требования носят неимущественный характер и суд не выделит эти требования в отдельное производство на основании части второй статьи 151 настоящего Кодекса, такие требования рассматриваются в порядке упрощенного производства.</w:t>
         <w:br/>
         <w:t>(Статья в редакции Федерального закона от 28.11.2018 № 451-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2323. Особенности рассмотрения дел в порядке упрощенного производства</w:t>
+        <w:t>Статья 232.3. Особенности рассмотрения дел в порядке упрощенного производства</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Исковое заявление по делу, указанному в части первой статьи 2322 настоящего Кодекса, и прилагаемые к такому заявлению документы подаются в суд по общим правилам подсудности, установленным настоящим Кодексом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Суд выносит определение о принятии искового заявления к производству, в котором указывает на рассмотрение дела в порядке упрощенного производства, или определение о переходе к рассмотрению дела в порядке упрощенного производства и устанавливает срок для представления сторонами в суд, рассматривающий дело, и направления ими друг другу доказательств и возражений относительно предъявленных требований, который должен составлять не менее пятнадцати дней со дня вынесения соответствующего определения. В определениях суд может предложить сторонам урегулировать спор самостоятельно, указав на возможность примирения.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13113,51 +13113,51 @@
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>Суд рассматривает дело в порядке упрощенного производства без вызова сторон после истечения сроков, установленных судом в соответствии с частью третьей настоящей статьи.</w:t>
         <w:br/>
         <w:t>Суд исследует изложенные в представленных сторонами документах объяснения, возражения и (или) доводы лиц, участвующих в деле, и принимает решение на основании доказательств, представленных в течение указанных сроков.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>При рассмотрении дела в порядке упрощенного производства не применяются правила о ведении протокола и об отложении разбирательства дела. Предварительное судебное заседание по делам, рассматриваемым в порядке упрощенного производства, не проводится.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2324. Решение суда по делу, рассматриваемому в порядке упрощенного производства</w:t>
+        <w:t>Статья 232.4. Решение суда по делу, рассматриваемому в порядке упрощенного производства</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Решение по делу, рассматриваемому в порядке упрощенного производства, принимается путем вынесения судом резолютивной части решения, копия которого высылается лицам, участвующим в деле, не позднее следующего дня после дня его принятия и которое размещается в установленном порядке в информационно-телекоммуникационной сети &amp;quot;Интернет&amp;quot;. (В редакции Федерального закона от 30.12.2021 № 440-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>По заявлению лиц, участвующих в деле, их представителей или в случае подачи апелляционных жалобы, представления по делу, рассматриваемому в порядке упрощенного производства, суд составляет мотивированное решение.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13583,51 +13583,51 @@
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Если на момент подачи ответчиком заявления об отмене заочного решения суда заочное решение исполняется, исполнение данного решения суда может быть приостановлено судом, его принявшим, в порядке, установленном статьей 3262 настоящего Кодекса, до рассмотрения заявления об отмене заочного решения суда.</w:t>
         <w:br/>
         <w:t>(Статья в редакции Федерального закона от 28.11.2018 № 451-ФЗ)</w:t>
         <w:br/>
         <w:t>(Дополнение главой - Федеральный закон от 30.04.2010 № 69-ФЗ) (Утратила силу - Федеральный закон от 08.03.2015 № 23-ФЗ)</w:t>
         <w:br/>
         <w:t>(Дополнение главой - Федеральный закон от 05.05.2014 № 126-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Производство по рассмотрению заявлений о возвращении ребенка или об осуществлении в отношении ребенка прав доступа на основании международного договора Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 24411. Подача заявления о возвращении ребенка или об осуществлении в отношении ребенка прав доступа на основании международного договора Российской Федерации</w:t>
+        <w:t>Статья 244.11. Подача заявления о возвращении ребенка или об осуществлении в отношении ребенка прав доступа на основании международного договора Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Заявление о возвращении незаконно перемещенного в Российскую Федерацию или удерживаемого в Российской Федерации ребенка или об осуществлении в отношении такого ребенка прав доступа на основании международного договора Российской Федерации (далее - заявление о возвращении ребенка или об осуществлении прав доступа) подается в суд родителем или иным лицом, полагающим, что ответчиком нарушены его права опеки или права доступа, либо подается в суд прокурором.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Заявление о возвращении ребенка или об осуществлении прав доступа подается в Тверской районный суд города Москвы при пребывании ребенка в пределах Центрального федерального округа, в Дзержинский районный суд города Санкт-Петербурга при пребывании ребенка в пределах Северо-Западного федерального округа, в Первомайский районный суд города Ростова-на-Дону при пребывании ребенка в пределах Южного федерального округа, в Пятигорский городской суд при пребывании ребенка в пределах Северо-Кавказского федерального округа, в Канавинский районный суд города Нижнего Новгорода при пребывании ребенка в пределах Приволжского федерального округа, в Железнодорожный районный суд города Екатеринбурга при пребывании ребенка в пределах Уральского федерального округа, в Центральный районный суд города Новосибирска при пребывании ребенка в пределах Сибирского федерального округа, в Центральный районный суд города Хабаровска при пребывании ребенка в пределах Дальневосточного федерального округа. (В редакции федеральных законов от 23.06.2014 № 154-ФЗ; от 19.12.2016 № 438-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13646,210 +13646,210 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае изменения места пребывания ребенка заявление о возвращении ребенка или об осуществлении прав доступа подлежит рассмотрению судом, который принял заявление к своему производству с соблюдением установленных настоящей статьей правил подсудности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>В заявлении о возвращении ребенка или об осуществлении прав доступа должно быть указано, что соответствующее требование предъявляется на основании международного договора Российской Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 24412. Порядок рассмотрения заявлений о возвращении ребенка или об осуществлении прав доступа</w:t>
+        <w:t>Статья 244.12. Порядок рассмотрения заявлений о возвращении ребенка или об осуществлении прав доступа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Дела по заявлениям о возвращении ребенка или об осуществлении прав доступа на основании международного договора Российской Федерации (далее - дело о возвращении ребенка или об осуществлении прав доступа) рассматриваются и разрешаются по общим правилам искового производства с особенностями, установленными международным договором Российской Федерации и настоящей главой.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 24413. Обеспечение иска</w:t>
+        <w:t>Статья 244.13. Обеспечение иска</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>В необходимых случаях наряду с другими мерами по обеспечению иска в соответствии с главой 13 настоящего Кодекса судья может запретить ответчику до вступления в законную силу решения суда по делу о возвращении ребенка или об осуществлении прав доступа изменять место пребывания ребенка и временно ограничить его выезд из Российской Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 24414. Недопустимость соединения исковых требований и предъявления встречного иска</w:t>
+        <w:t>Статья 244.14. Недопустимость соединения исковых требований и предъявления встречного иска</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Соединение нескольких исковых требований, за исключением случая объединения истцом требований о возвращении двух и более детей, незаконно перемещенных в Российскую Федерацию или удерживаемых в Российской Федерации, или об осуществлении в отношении двух и более детей прав доступа на основании международного договора Российской Федерации, и предъявление встречного иска по делу о возвращении ребенка или об осуществлении прав доступа не допускаются.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 24415. Рассмотрение заявления о возвращении ребенка или об осуществлении прав доступа</w:t>
+        <w:t>Статья 244.15. Рассмотрение заявления о возвращении ребенка или об осуществлении прав доступа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Заявление о возвращении ребенка или об осуществлении прав доступа рассматривается с обязательным участием прокурора и органа опеки и попечительства.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Заявление о возвращении ребенка или об осуществлении прав доступа рассматривается судом в срок, не превышающий сорока двух дней со дня принятия заявления судом, включая срок на подготовку дела к судебному разбирательству и составление мотивированного решения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 24416. Решение суда по делу о возвращении ребенка или об осуществлении прав доступа</w:t>
+        <w:t>Статья 244.16. Решение суда по делу о возвращении ребенка или об осуществлении прав доступа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Решение суда по делу о возвращении на основании международного договора Российской Федерации незаконно перемещенного в Российскую Федерацию или удерживаемого в Российской Федерации ребенка должно соответствовать установленным главой 16 настоящего Кодекса требованиям и содержать обоснование необходимости возвращения ребенка в государство постоянного проживания в соответствии с международным договором Российской Федерации, порядок возвращения ребенка, указание на распределение судебных расходов и расходов, связанных с возвращением ребенка, или обоснование отказа в возвращении ребенка в государство постоянного проживания в соответствии с международным договором Российской Федерации и указание на распределение судебных расходов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Решение суда по делу об осуществлении в отношении ребенка, незаконно перемещенного в Российскую Федерацию или удерживаемого в Российской Федерации, прав доступа на основании международного договора Российской Федерации должно соответствовать установленным главой 16 настоящего Кодекса требованиям и содержать обоснование осуществления истцом прав доступа в соответствии с международным договором Российской Федерации, меры по обеспечению осуществления истцом прав доступа, указание на распределение судебных расходов или обоснование отказа в осуществлении прав доступа в соответствии с международным договором Российской Федерации и указание на распределение судебных расходов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 24417. Срок подачи апелляционных жалобы, представления на решение суда по делу о возвращении ребенка или об осуществлении прав доступа и срок рассмотрения дела в суде апелляционной инстанции</w:t>
+        <w:t>Статья 244.17. Срок подачи апелляционных жалобы, представления на решение суда по делу о возвращении ребенка или об осуществлении прав доступа и срок рассмотрения дела в суде апелляционной инстанции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Апелляционные жалоба, представление на решение суда по делу о возвращении ребенка или об осуществлении прав доступа могут быть поданы в течение десяти дней со дня принятия решения суда в окончательной форме в соответствии с правилами, установленными главой 39 настоящего Кодекса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Поступившее по апелляционным жалобе, представлению дело о возвращении ребенка или об осуществлении прав доступа рассматривается в срок, не превышающий одного месяца со дня его поступления в суд апелляционной инстанции в соответствии с правилами, установленными главой 39 настоящего Кодекса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 24418. Срок подачи и рассмотрения частной жалобы, представления прокурора на определение суда первой инстанции по заявлению о возвращении ребенка или об осуществлении прав доступа</w:t>
+        <w:t>Статья 244.18. Срок подачи и рассмотрения частной жалобы, представления прокурора на определение суда первой инстанции по заявлению о возвращении ребенка или об осуществлении прав доступа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>На определение суда первой инстанции по заявлению о возвращении ребенка или об осуществлении прав доступа может быть подана сторонами и другими лицами, участвующими в деле, частная жалоба, а прокурором может быть принесено представление в течение десяти дней со дня вынесения определения судом первой инстанции в соответствии с правилами, установленными главой 39 настоящего Кодекса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Частная жалоба, представление, указанные в части первой настоящей статьи, рассматриваются не позднее десяти дней со дня передачи дела в апелляционную инстанцию в соответствии с правилами, предусмотренными статьей 333 настоящего Кодекса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 24419. Высылка копий судебных постановлений</w:t>
+        <w:t>Статья 244.19. Высылка копий судебных постановлений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Копии определений суда об отказе в принятии, о возвращении, об оставлении без движения заявления о возвращении ребенка или об осуществлении прав доступа, об оставлении заявления о возвращении ребенка или об осуществлении прав доступа без рассмотрения, о приостановлении, возобновлении или прекращении производства по делу о возвращении ребенка или об осуществлении прав доступа, копия определения, вынесенного судом апелляционной инстанции по частной жалобе или представлению на указанные определения суда первой инстанции, направляются не позднее дня, следующего за днем вынесения соответствующего определения, центральному органу, назначенному в Российской Федерации в целях обеспечения исполнения обязательств по международному договору Российской Федерации (далее в настоящей статье - центральный орган), а также в суд, в производстве которого находится дело, связанное со спором об этом ребенке, если о таком деле известно суду, вынесшему определение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Копии определений суда, предусмотренных частью второй статьи 134, частью второй статьи 135, частью первой статьи 136 настоящего Кодекса, по заявлению о возвращении ребенка или об осуществлении прав доступа вручаются заявителю или направляются ему не позднее дня, следующего за днем вынесения соответствующего определения.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13900,51 +13900,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:t>Копия определения суда о разъяснении решения суда по делу о возвращении ребенка или об осуществлении прав доступа направляется лицам, участвующим в деле, но не присутствовавшим в судебном заседании, и центральному органу не позднее дня, следующего за днем вынесения соответствующего определения.</w:t>
         <w:br/>
         <w:t>(Дополнение главой - Федеральный закон от 18.07.2019 № 191-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Рассмотрение дел о защите прав и законных интересов группы лиц</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 24420. Право на обращение в суд в защиту прав и законных интересов группы лиц</w:t>
+        <w:t>Статья 244.20. Право на обращение в суд в защиту прав и законных интересов группы лиц</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Гражданин или организация вправе обратиться в суд в защиту прав и законных интересов группы лиц при наличии совокупности следующих условий:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>имеется общий по отношению к каждому члену группы лиц ответчик;</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14018,51 +14018,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>Рассмотрение дела о защите прав и законных интересов группы лиц по правилам, установленным настоящей главой, допускается в случае, если ко дню обращения в суд лиц, указанных в частях третьей и четвертой настоящей статьи, к требованию о защите прав и законных интересов этой группы лиц присоединились не менее двадцати лиц - членов группы лиц.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>Присоединение члена группы лиц к требованию о защите прав и законных интересов этой группы лиц осуществляется путем подачи в письменной форме заявления о присоединении к требованию о защите прав и законных интересов группы лиц лицу, указанному в части третьей или четвертой настоящей статьи, либо непосредственно в суд, если член группы лиц присоединяется к требованию после принятия искового заявления в защиту прав и законных интересов группы лиц к производству суда. Присоединение к требованию о защите прав и законных интересов группы лиц возможно до перехода суда к судебным прениям. Такое заявление и прилагаемые к нему документы могут быть представлены в суд в электронном виде, в том числе в форме электронного документа. (В редакции Федерального закона от 30.12.2021 № 440-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 24421. Требования к исковому заявлению, подаваемому в защиту прав и законных интересов группы лиц</w:t>
+        <w:t>Статья 244.21. Требования к исковому заявлению, подаваемому в защиту прав и законных интересов группы лиц</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Исковое заявление, подаваемое в защиту прав и законных интересов группы лиц, должно соответствовать требованиям, предусмотренным статьей 131 настоящего Кодекса. В исковом заявлении, подаваемом в защиту прав и законных интересов группы лиц, также указываются:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>права и законные интересы группы лиц, в защиту которых предъявлено требование о защите прав и законных интересов группы лиц;</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14092,51 +14092,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>К исковому заявлению прилагаются документы, предусмотренные статьей 132 настоящего Кодекса, а также документы, подтверждающие присоединение к требованию о защите прав и законных интересов группы лиц, лиц, указанных в пункте 3 части первой настоящей статьи, и их принадлежность к группе лиц.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>В исковом заявлении, подаваемом в защиту прав и законных интересов группы лиц органом, организацией или гражданином, которые не являются членами группы лиц, должна содержаться ссылка на федеральный закон, устанавливающий право органа, организации или гражданина, которые не являются членами группы лиц, на обращение в суд в защиту прав и законных интересов группы лиц, а также должно быть указано, в чем конкретно заключаются интересы членов группы лиц, какие их права нарушены.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 24422. Ведение дел о защите прав и законных интересов группы лиц</w:t>
+        <w:t>Статья 244.22. Ведение дел о защите прав и законных интересов группы лиц</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>В исковом заявлении, поданном в защиту прав и законных интересов группы лиц, должно быть указано лицо, которому поручено ведение соответствующего гражданского дела в интересах группы лиц (далее в настоящей главе - лицо, которое ведет дело в интересах группы лиц).</w:t>
         <w:br/>
         <w:t>Лицо, которое ведет дело в интересах группы лиц, должно быть членом данной группы лиц, за исключением случаев, предусмотренных частью четвертой статьи 24420 настоящего Кодекса.</w:t>
         <w:br/>
         <w:t>Лицо, которое ведет дело в интересах группы лиц, действует от имени группы лиц без доверенности на основании указанного в части шестой статьи 24420 настоящего Кодекса заявления о присоединении к требованию о защите прав и законных интересов группы лиц.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
@@ -14170,51 +14170,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>в случае отказа лица, которое ведет дело в интересах группы лиц, от иска;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>по требованию большинства лиц, присоединившихся к требованию о защите прав и законных интересов группы лиц, в случае обнаружения неспособности лица, которое ведет дело в интересах группы лиц, к ведению дела, в том числе в случае длительного отсутствия ввиду болезни, отпуска, пребывания на учебе или нахождения в служебной командировке, либо при наличии обоснованных сомнений в ведении им дела разумно и добросовестно в интересах группы лиц.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 24423. Права лица, присоединившегося к требованию о защите прав и законных интересов группы лиц</w:t>
+        <w:t>Статья 244.23. Права лица, присоединившегося к требованию о защите прав и законных интересов группы лиц</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Лицо, присоединившееся к требованию о защите прав и законных интересов группы лиц, имеет право:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>знакомиться с материалами дела, делать выписки из них, снимать копии;</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14244,51 +14244,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>отказаться от поданного им заявления о присоединении к требованию о защите прав и законных интересов группы лиц.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Члены группы лиц, несогласные с предъявленным требованием о защите прав и законных интересов группы лиц, вправе вступить в дело в качестве третьих лиц, не заявляющих самостоятельных требований относительно предмета спора.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 24424. Замена лица, которое ведет дело в интересах группы лиц</w:t>
+        <w:t>Статья 244.24. Замена лица, которое ведет дело в интересах группы лиц</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Замена лица, которое ведет дело в интересах группы лиц, допускается в случае прекращения его полномочий по основаниям, предусмотренным частью четвертой статьи 24422 настоящего Кодекса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае поступления в суд заявления лица, которое ведет дело в интересах группы лиц, об отказе от иска суд выносит определение об отложении судебного разбирательства и устанавливает срок, который не превышает двух месяцев со дня вынесения определения и в течение которого должна быть произведена замена указанного лица другим лицом.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14340,51 +14340,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае, если лицо, которое ведет дело в интересах группы лиц, подавшее заявление об отказе от иска, выполнит все необходимые действия по уведомлению лиц, присоединившихся к требованию о защите прав и законных интересов группы лиц, но указанные лица в течение установленного судом срока не произведут замену такого лица другим лицом, суд принимает отказ от иска и прекращает производство по делу о защите прав и законных интересов группы лиц в порядке, установленном статьей 221 настоящего Кодекса. Прекращение производства по делу о защите прав и законных интересов группы лиц не лишает лиц из этой группы права обратиться в суд за защитой своих нарушенных или оспариваемых прав и законных интересов в порядке, установленном настоящим Кодексом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае обращения большинства лиц, присоединившихся к требованию о защите прав и законных интересов группы лиц, с ходатайством о замене лица, которое ведет дело в интересах группы лиц, другим лицом по основанию, предусмотренному пунктом 2 части четвертой статьи 24422 настоящего Кодекса, в таком обращении должна быть указана кандидатура другого лица. В случае удовлетворения данного ходатайства суд заменяет лицо, которое ведет дело в интересах группы лиц, и выносит соответствующее определение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 24425. Порядок рассмотрения дел о защите прав и законных интересов группы лиц</w:t>
+        <w:t>Статья 244.25. Порядок рассмотрения дел о защите прав и законных интересов группы лиц</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Дела о защите прав и законных интересов группы лиц рассматриваются судами по правилам, установленным настоящим Кодексом, с особенностями, предусмотренными настоящей главой.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Дело о защите прав и законных интересов группы лиц рассматривается судом в срок, не превышающий восьми месяцев со дня вынесения определения о принятии искового заявления к производству суда, включая срок на подготовку дела к судебному разбирательству и принятие решения по делу.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14414,51 +14414,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>Если лицо, обратившееся с самостоятельным иском, не воспользуется правом присоединиться к требованию о защите прав и законных интересов группы лиц, суд приостанавливает производство по делу указанного лица до вступления в законную силу решения суда по делу о защите прав и законных интересов группы лиц.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>Производство по делу лица, обратившегося с самостоятельным иском, приостанавливается в том числе в случае, если исковое заявление, поданное в защиту прав и законных интересов группы лиц, предъявлено позднее обращения в суд указанного лица.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 24426. Подготовка дела о защите прав и законных интересов группы лиц к судебному разбирательству</w:t>
+        <w:t>Статья 244.26. Подготовка дела о защите прав и законных интересов группы лиц к судебному разбирательству</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>При подготовке дела о защите прав и законных интересов группы лиц к судебному разбирательству судья:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>определяет характер спорного правоотношения и подлежащее применению законодательство;</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14642,81 +14642,81 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:t>Если в срок, установленный судом, лицо, которое ведет дело в интересах группы лиц, не сделает предложение иным членам группы лиц о присоединении к требованию о защите прав и законных интересов группы лиц в соответствии с частью третьей настоящей статьи, суд оставляет исковое заявление без рассмотрения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:t>Проведение предварительного судебного заседания по делам о защите прав и законных интересов группы лиц обязательно. В предварительном судебном заседании, проводимом в порядке, предусмотренном статьей 152 настоящего Кодекса, судья решает вопрос о соответствии группы лиц условиям, указанным в части первой статьи 24420 настоящего Кодекса. Лицам, присоединившимся к требованию о защите прав и законных интересов группы лиц, разъясняется право на обращение в суд с самостоятельными исками в случае, если группа лиц не соответствует указанным условиям.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 24427. Порядок несения судебных расходов по делу о защите прав и законных интересов группы лиц</w:t>
+        <w:t>Статья 244.27. Порядок несения судебных расходов по делу о защите прав и законных интересов группы лиц</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Лицо, которое ведет дело в интересах группы лиц, и лицо (лица), присоединившееся к требованию о защите прав и законных интересов группы лиц, вправе заключить в нотариальной форме соглашение, которое определяет порядок несения его сторонами судебных расходов (соглашение группы лиц). Требования об изменении и о расторжении соглашения группы лиц могут быть предъявлены только в суд, который рассматривает дело о защите прав и законных интересов группы лиц.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае заключения группой лиц соглашения, указанного в части первой настоящей статьи, суд после распределения судебных расходов по правилам, установленным главой 7 настоящего Кодекса, решает вопрос об отнесении на лиц, присоединившихся к требованию о защите прав и законных интересов группы лиц, судебных расходов в соответствии с заключенным между ними соглашением либо в случае, если решение по делу о защите прав и законных интересов группы лиц принято в пользу группы лиц, о взыскании судебных расходов в пользу лиц, присоединившихся к требованию о защите прав и законных интересов группы лиц, которые понесли эти расходы в соответствии с условиями такого соглашения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 24428. Решение суда по делу о защите прав и законных интересов группы лиц</w:t>
+        <w:t>Статья 244.28. Решение суда по делу о защите прав и законных интересов группы лиц</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Решение по делу о защите прав и законных интересов группы лиц принимается по правилам, установленным главой 16 настоящего Кодекса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Обстоятельства, установленные вступившим в законную силу решением суда по ранее рассмотренному делу о защите прав и законных интересов группы лиц, не доказываются вновь при рассмотрении судом другого дела по заявлению члена этой группы лиц, который ранее не присоединился либо отказался от заявления о присоединении к требованию о защите прав и законных интересов группы лиц, предъявленному к тому же ответчику, о том же предмете, за исключением случаев, если указанные обстоятельства оспариваются этим членом группы лиц.</w:t>
       </w:r>
     </w:p>
     <w:p>