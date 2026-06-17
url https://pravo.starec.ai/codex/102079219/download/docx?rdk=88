--- v0 (2026-03-26)
+++ v1 (2026-06-17)
@@ -8888,51 +8888,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>В определении указывается на подготовку дела к судебному разбирательству, действия, которые надлежит совершить лицам, участвующим в деле, в том числе для примирения, сроки их совершения, а также адрес официального сайта в информационно-телекоммуникационной сети &amp;quot;Интернет&amp;quot;, на котором размещается информация о деятельности арбитражного суда, номера телефонов, факсимильной связи, адреса электронной почты арбитражного суда, по которым лица, участвующие в деле, могут получить информацию о рассматриваемом деле. (В редакции федеральных законов от 27.07.2010 № 228-ФЗ, от 11.07.2011 № 200-ФЗ, от 26.07.2019 № 197-ФЗ, от 30.12.2021 № 440-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>Копии определения о принятии искового заявления к производству арбитражного суда направляются лицам, участвующим в деле, не позднее следующего дня после дня его вынесения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1271. Отказ в принятии искового заявления, заявления</w:t>
+        <w:t>Статья 127.1. Отказ в принятии искового заявления, заявления</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Судья отказывает в принятии искового заявления, заявления, если:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>исковое заявление, заявление подлежат рассмотрению в порядке конституционного или уголовного судопроизводства либо не подлежат рассмотрению в судах; (В редакции Федерального закона от 28.11.2018 № 451-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10004,51 +10004,51 @@
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Стороны пользуются равными правами на выбор примирительной процедуры, определение условий ее проведения, а также кандидатуры посредника, в том числе медиатора, судебного примирителя. По указанным вопросам сторонами может быть заключено соглашение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Примирение сторон возможно на любой стадии арбитражного процесса и при исполнении судебного акта, если иное не предусмотрено настоящим Кодексом и иным федеральным законом.</w:t>
         <w:br/>
         <w:t>(Статья в редакции Федерального закона от 26.07.2019 № 197-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1381. Порядок и сроки проведения примирительной процедуры</w:t>
+        <w:t>Статья 138.1. Порядок и сроки проведения примирительной процедуры</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Примирительная процедура может быть проведена по ходатайству сторон (стороны) либо по предложению арбитражного суда.</w:t>
         <w:br/>
         <w:t>Предложение арбитражного суда провести примирительную процедуру может содержаться в определении о принятии искового заявления (заявления) к производству, о подготовке дела к судебному разбирательству или в ином определении по делу, а также может быть сделано судом в устной форме.</w:t>
         <w:br/>
         <w:t>Для рассмотрения сторонами вопроса о возможности использовать примирительную процедуру арбитражный суд может объявить перерыв в судебном заседании.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
@@ -10077,141 +10077,141 @@
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>В ходе использования примирительной процедуры стороны могут достичь результатов примирения, установленных настоящим Кодексом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае, если стороны не достигли примирения, отказались от проведения примирительных процедур либо истек срок их проведения, арбитражный суд возобновляет судебное разбирательство в порядке, установленном частью 10 статьи 158 настоящего Кодекса.</w:t>
         <w:br/>
         <w:t>(Дополнение статьей - Федеральный закон от 26.07.2019 № 197-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1382. Виды примирительных процедур</w:t>
+        <w:t>Статья 138.2. Виды примирительных процедур</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Споры могут быть урегулированы путем проведения переговоров, посредничества, в том числе медиации, судебного примирения, или использования других примирительных процедур, если это не противоречит федеральному закону.</w:t>
         <w:br/>
         <w:t>(Дополнение статьей - Федеральный закон от 26.07.2019 № 197-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1383. Переговоры</w:t>
+        <w:t>Статья 138.3. Переговоры</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Стороны вправе урегулировать спор путем проведения переговоров в целях примирения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Переговоры осуществляются на условиях, определяемых сторонами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>В случаях, предусмотренных федеральным законом или договором, переговоры проводятся в обязательном порядке.</w:t>
         <w:br/>
         <w:t>(Дополнение статьей - Федеральный закон от 26.07.2019 № 197-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1384. Медиация</w:t>
+        <w:t>Статья 138.4. Медиация</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Стороны вправе урегулировать спор путем применения процедуры медиации в порядке, установленном настоящим Кодексом и федеральным законом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае заявления сторонами соответствующего ходатайства арбитражный суд откладывает судебное разбирательство на основании части 2 статьи 158 настоящего Кодекса.</w:t>
         <w:br/>
         <w:t>(Дополнение статьей - Федеральный закон от 26.07.2019 № 197-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1385. Судебное примирение</w:t>
+        <w:t>Статья 138.5. Судебное примирение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Стороны вправе урегулировать спор путем использования примирительной процедуры с участием судебного примирителя (судебное примирение).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Судебное примирение осуществляется на основе принципов независимости, беспристрастности и добросовестности судебного примирителя.</w:t>
         <w:br/>
         <w:t>Порядок проведения судебного примирения и требования к судебному примирителю определяются настоящим Кодексом и Регламентом проведения судебного примирения, утверждаемым Верховным Судом Российской Федерации.</w:t>
       </w:r>
@@ -10251,51 +10251,51 @@
         <w:t>В целях соотнесения и сближения позиций сторон по делу и выявления дополнительных возможностей для урегулирования спора с учетом интересов сторон, оказания им содействия в достижении взаимоприемлемого результата примирения, основанного также на понимании и оценке сторонами обоснованности заявленных требований и возражений, судебный примиритель вправе вести переговоры со сторонами, другими лицами, участвующими в деле, изучать представленные сторонами документы, знакомиться с материалами дела с согласия арбитражного суда и осуществлять другие действия, необходимые для эффективного урегулирования спора и предусмотренные Регламентом проведения судебного примирения, в том числе давать сторонам рекомендации в целях скорейшего урегулирования спора и сохранения между сторонами деловых отношений.</w:t>
         <w:br/>
         <w:t>Судебный примиритель не является участником судебного разбирательства и не вправе совершать действия, влекущие за собой возникновение, изменение либо прекращение прав или обязанностей лиц, участвующих в деле, и других участников арбитражного процесса.</w:t>
         <w:br/>
         <w:t>Судья вправе запросить информацию о ходе примирительной процедуры не чаще чем один раз в четырнадцать календарных дней.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>Порядок и условия оплаты труда судей, пребывающих в отставке и осуществляющих функции судебных примирителей, определяются Правительством Российской Федерации.</w:t>
         <w:br/>
         <w:t>(Дополнение статьей - Федеральный закон от 26.07.2019 № 197-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1386. Результаты примирительных процедур</w:t>
+        <w:t>Статья 138.6. Результаты примирительных процедур</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Результатами примирения лиц, участвующих в деле, могут быть, в частности:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>мировое соглашение в отношении всех или части заявленных требований;</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11491,51 +11491,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>руководит судебным заседанием, обеспечивает условия для всестороннего и полного исследования доказательств и обстоятельств дела, обеспечивает рассмотрение заявлений и ходатайств лиц, участвующих в деле;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>принимает меры по обеспечению в судебном заседании надлежащего порядка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1531. Участие в судебном заседании путем использования систем видеоконференц-связи</w:t>
+        <w:t>Статья 153.1. Участие в судебном заседании путем использования систем видеоконференц-связи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Лица, участвующие в деле, и иные участники арбитражного процесса могут участвовать в судебном заседании путем использования систем видеоконференц-связи при условии заявления ими ходатайства об этом и при наличии в арбитражных судах или судах общей юрисдикции технической возможности осуществления видеоконференц-связи. Для обеспечения участия в деле лиц, находящихся в местах содержания под стражей или в местах отбывания лишения свободы, могут использоваться системы видеоконференц-связи данных учреждений. (В редакции федеральных законов от 01.05.2016 № 137-ФЗ, от 25.12.2023 № 667-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае удовлетворения ходатайства об участии в судебном заседании путем использования систем видеоконференц-связи арбитражный суд, рассматривающий дело, поручает соответствующему арбитражному суду, при содействии которого заявитель сможет участвовать в таком судебном заседании, организацию видеоконференц-связи в целях участия заявителя в судебном заседании, о чем выносится определение в соответствии со статьей 73 настоящего Кодекса.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11593,51 +11593,51 @@
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>отсутствует техническая возможность для участия в судебном заседании с использованием систем видеоконференц-связи;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>разбирательство дела осуществляется в закрытом судебном заседании.</w:t>
         <w:br/>
         <w:t>(Дополнение статьей - Федеральный закон от 27.07.2010 № 228-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1532. Участие в судебном заседании путем использования системы веб-конференции</w:t>
+        <w:t>Статья 153.2. Участие в судебном заседании путем использования системы веб-конференции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Лица, участвующие в деле, и иные участники арбитражного процесса могут участвовать в судебном заседании путем использования системы веб-конференции при условии заявления ими соответствующего ходатайства и при наличии в арбитражном суде технической возможности осуществления веб-конференции.</w:t>
         <w:br/>
         <w:t>Установление личности гражданина, его представителя или представителя юридического лица, участвующих в судебном заседании путем использования системы веб-конференции, осуществляется с использованием информационно-технологических средств, обеспечивающих идентификацию лица без его личного присутствия (единой системы идентификации и аутентификации, единой биометрической системы).</w:t>
         <w:br/>
         <w:t>Арбитражный суд в электронном виде заблаговременно направляет лицам, участвующим в деле, информацию, необходимую для участия в судебном заседании путем использования системы веб-конференции. При отказе в удовлетворении ходатайства об участии в судебном заседании путем использования системы веб-конференции арбитражный суд в электронном виде направляет лицам, участвующим в деле, информацию о таком отказе с указанием его оснований. (В редакции Федерального закона от 25.12.2023 № 667-ФЗ)</w:t>
         <w:br/>
         <w:t>Абзац. (Утратил силу - Федеральный закон от 25.12.2023 № 667-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
@@ -13903,51 +13903,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>Жалоба на постановление арбитражного суда апелляционной инстанции, принятое по результатам рассмотрения апелляционной жалобы на определение арбитражного суда первой инстанции, может быть подана в арбитражный суд кассационной инстанции в срок, не превышающий месяца со дня вступления в законную силу такого постановления, если в соответствии с настоящим Кодексом такое постановление может быть обжаловано в арбитражный суд кассационной инстанции. (Дополнение частью - Федеральный закон от 19.07.2009 № 205-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>Жалоба на определение арбитражного суда кассационной инстанции может быть подана в срок, не превышающий месяца со дня вынесения определения, в порядке, установленном статьей 291 настоящего Кодекса. (Дополнение частью - Федеральный закон от 19.07.2009 № 205-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1881. Частные определения</w:t>
+        <w:t>Статья 188.1. Частные определения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>При выявлении в ходе рассмотрения дела случаев, требующих устранения нарушения законодательства Российской Федерации государственным органом, органом местного самоуправления, иным органом, организацией, наделенной федеральным законом отдельными государственными или иными публичными полномочиями, должностным лицом, адвокатом, субъектом профессиональной деятельности, арбитражный суд вправе вынести частное определение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Частное определение арбитражного суда направляется в соответствующий орган, организацию, наделенную федеральным законом отдельными государственными или иными публичными полномочиями, должностному лицу, а в случае нарушения законодательства Российской Федерации адвокатом, субъектом профессиональной деятельности - соответственно в адвокатское образование, саморегулируемую организацию, которые в течение месяца со дня его получения обязаны сообщить о принятых ими мерах.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14539,51 +14539,51 @@
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>Копии решения Суда по интеллектуальным правам в срок, не превышающий десяти дней со дня его принятия, направляются лицам, участвующим в деле.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:t>Вступившее в законную силу решение Суда по интеллектуальным правам по делу об оспаривании нормативного правового акта может быть обжаловано по правилам, установленным настоящим Кодексом.</w:t>
         <w:br/>
         <w:t>(Статья в редакции Федерального закона от 28.06.2014 № 186-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1951. Рассмотрение дел об оспаривании актов, содержащих разъяснения законодательства и обладающих нормативными свойствами</w:t>
+        <w:t>Статья 195.1. Рассмотрение дел об оспаривании актов, содержащих разъяснения законодательства и обладающих нормативными свойствами</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Дела об оспаривании актов федеральных органов исполнительной власти в сфере патентных прав и прав на селекционные достижения, права на топологии интегральных микросхем, права на секреты производства (ноу-хау), права на средства индивидуализации юридических лиц, товаров, работ, услуг и предприятий, права использования результатов интеллектуальной деятельности в составе единой технологии, содержащих разъяснения законодательства и обладающих нормативными свойствами (далее - акты, обладающие нормативными свойствами), рассматриваются Судом по интеллектуальным правам по общим правилам искового производства, предусмотренным настоящим Кодексом, с особенностями, установленными настоящей главой и определенными в настоящей статье.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>С заявлением о признании недействующим акта, обладающего нормативными свойствами, вправе обратиться лица, указанные в частях 1 и 2 статьи 192 настоящего Кодекса, если они полагают, что такой акт обладает нормативными свойствами и по своему содержанию не соответствует разъясняемым им нормативным положениям.</w:t>
       </w:r>
     </w:p>
     <w:p>