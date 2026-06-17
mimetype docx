--- v0 (2026-03-27)
+++ v1 (2026-06-17)
@@ -8802,51 +8802,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>По истечении срока действия договора найма жилого помещения жилищного фонда социального использования наниматель имеет право на заключение договора найма жилого помещения жилищного фонда социального использования на новый срок в отношении этого же жилого помещения, если наниматель соответствует условиям, установленным пунктом 1 части 1 статьи 913 настоящего Кодекса или в соответствии с пунктом 3 части 3 статьи 9117 настоящего Кодекса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Наниматель, который по истечении срока действия заключенного им договора найма жилого помещения жилищного фонда социального использования перестал соответствовать условиям, установленным частью 1 настоящей статьи, имеет право на заключение договора найма жилого помещения жилищного фонда социального использования на новый срок в отношении этого же жилого помещения в случае отсутствия других граждан, имеющих право на заключение данного договора, или наличия иных жилых помещений, которые могут быть предоставлены указанным гражданам по договорам найма жилых помещений жилищного фонда социального использования. Договор найма жилого помещения жилищного фонда социального использования в указанном случае заключается на один год.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 9110. Расторжение и прекращение договора найма жилого помещения жилищного фонда социального использования</w:t>
+        <w:t>Статья 91.10. Расторжение и прекращение договора найма жилого помещения жилищного фонда социального использования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Договор найма жилого помещения жилищного фонда социального использования может быть расторгнут в любое время по соглашению сторон.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Наниматель жилого помещения по договору найма жилого помещения жилищного фонда социального использования с согласия постоянно проживающих совместно с ним членов его семьи в любое время вправе расторгнуть этот договор, предупредив в письменной форме об этом наймодателя за три месяца до даты расторжения указанного договора.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8920,85 +8920,85 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>Если в течение срока действия договора найма жилого помещения жилищного фонда социального использования наниматель перестал соответствовать условиям, установленным частью 1 статьи 913 или в соответствии с пунктом 1 части 3 статьи 9117 настоящего Кодекса, это изменение не является основанием для досрочного расторжения данного договора, за исключением случая, указанного в пункте 3 части 3 настоящей статьи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае выезда нанимателя и членов его семьи в другое место жительства договор найма жилого помещения жилищного фонда социального использования считается расторгнутым со дня выезда.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 9111. Сохранение договора найма жилого помещения жилищного фонда социального использования при переходе прав на жилое помещение, изменении наймодателя по договору найма жилого помещения жилищного фонда социального использования</w:t>
+        <w:t>Статья 91.11. Сохранение договора найма жилого помещения жилищного фонда социального использования при переходе прав на жилое помещение, изменении наймодателя по договору найма жилого помещения жилищного фонда социального использования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Переход права собственности на жилое помещение, занимаемое по договору найма жилого помещения жилищного фонда социального использования, права хозяйственного ведения в отношении такого жилого помещения, права оперативного управления таким жилым помещением или иного права, изменение наймодателя по данному договору не влекут за собой расторжение данного договора или изменение его условий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 9112. Выселение граждан из жилого помещения, предоставленногопо договору найма жилого помещения жилищного фонда социального использования</w:t>
+        <w:t>Статья 91.12. Выселение граждан из жилого помещения, предоставленногопо договору найма жилого помещения жилищного фонда социального использования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>При расторжении договора найма жилого помещения жилищного фонда социального использования наниматель и другие граждане, проживающие в жилом помещении, подлежат выселению из жилого помещения на основании решения суда без предоставления другого жилого помещения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Предоставление жилых помещений по договорам найма жилых помещений жилищного фонда социального использования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 9113. Учет граждан, нуждающихся в предоставлении жилых помещений по договорам найма жилых помещений жилищного фонда социального использования</w:t>
+        <w:t>Статья 91.13. Учет граждан, нуждающихся в предоставлении жилых помещений по договорам найма жилых помещений жилищного фонда социального использования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Учет граждан, имеющих в соответствии с частью 1 статьи 913 настоящего Кодекса право на заключение договоров найма жилых помещений жилищного фонда социального использования (далее - учет нуждающихся в предоставлении жилых помещений по договорам найма жилых помещений жилищного фонда социального использования), осуществляется органом местного самоуправления (в субъектах Российской Федерации - городах федерального значения Москве, Санкт-Петербурге и Севастополе - органом государственной власти соответствующего субъекта Российской Федерации, если законом соответствующего субъекта Российской Федерации не установлено, что данные полномочия осуществляются органами местного самоуправления внутригородских муниципальных образований) (далее - орган, осуществляющий учет нуждающихся в предоставлении жилых помещений по договорам найма жилых помещений жилищного фонда социального использования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Принятие граждан на учет нуждающихся в предоставлении жилых помещений по договорам найма жилых помещений жилищного фонда социального использования осуществляется на основании представленных данными гражданами заявлений о принятии на учет и необходимых документов, подтверждающих соответствие указанных граждан условиям, установленным частью 1 статьи 913 настоящего Кодекса, в орган, осуществляющий учет нуждающихся в предоставлении жилых помещений по договорам найма жилых помещений жилищного фонда социального использования, по месту их жительства или через многофункциональный центр в соответствии с заключенным в установленном Правительством Российской Федерации порядке соглашением о взаимодействии между указанным органом и многофункциональным центром. В случаях, установленных нормативным правовым актом субъекта Российской Федерации в соответствии с частью 4 настоящей статьи, граждане могут подать заявления о принятии на учет не по месту их жительства. Принятие на учет нуждающихся в предоставлении жилых помещений по договорам найма жилых помещений жилищного фонда социального использования недееспособных граждан осуществляется на основании заявлений о принятии на учет, поданных законными представителями недееспособных граждан.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9006,51 +9006,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Принятие граждан на учет нуждающихся в предоставлении жилых помещений по договорам найма жилых помещений жилищного фонда социального использования осуществляется в порядке очередности исходя из времени подачи заявлений о принятии на учет и документов, указанных в части 2 настоящей статьи. Временем принятия на этот учет граждан считается время подачи указанных заявлений и документов, а временем принятия на этот учет граждан, принятых на учет до 1 марта 2005 года в целях последующего предоставления им жилых помещений по договорам социального найма, - время принятия указанных граждан на учет в качестве нуждающихся в предоставлении жилых помещений по договорам социального найма.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Порядок учета граждан, нуждающихся в предоставлении жилых помещений по договорам найма жилых помещений жилищного фонда социального использования, в том числе порядок принятия на этот учет, отказа в принятии на него, снятия с него, устанавливается нормативным правовым актом органа государственной власти субъекта Российской Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 9114. Учет наймодателем заявлений граждан о предоставлении жилых помещений по договорам найма жилых помещений жилищного фонда социального использования</w:t>
+        <w:t>Статья 91.14. Учет наймодателем заявлений граждан о предоставлении жилых помещений по договорам найма жилых помещений жилищного фонда социального использования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Граждане, принятые на учет нуждающихся в предоставлении жилых помещений по договорам найма жилых помещений жилищного фонда социального использования, могут подать по своему выбору заявление о предоставлении жилого помещения по договору найма жилого помещения жилищного фонда социального использования (далее в настоящей статье - заявление) одному наймодателю таких жилых помещений, в том числе в строящемся наемном доме социального использования на территории муниципального образования (в субъектах Российской Федерации - городах федерального значения Москве, Санкт-Петербурге и Севастополе - на территории соответствующего субъекта Российской Федерации), с учетом условия, установленного в соответствии с пунктом 1 части 3 статьи 9117 настоящего Кодекса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Наймодатели ведут учет поданных гражданами заявлений в порядке очередности, исходя из времени постановки граждан на учет нуждающихся в предоставлении жилых помещений по договорам найма жилых помещений жилищного фонда социального использования.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9113,51 +9113,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>наймодателями, не указанными в пунктах 1 и 2 настоящей части, по согласованию с органами местного самоуправления (в субъектах Российской Федерации - городах федерального значения Москве, Санкт-Петербурге и Севастополе - с органом государственной власти соответствующего субъекта Российской Федерации, если законом соответствующего субъекта Российской Федерации не установлено, что данные полномочия осуществляются органами местного самоуправления внутригородских муниципальных образований) по правилам, установленным этими органами местного самоуправления или органами государственной власти. Основанием для отказа в согласовании порядка учета наймодателями заявлений является нарушение требований настоящего Кодекса. Отказ в согласовании данного порядка может быть обжалован наймодателями в судебном порядке.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>Требования к порядку, форме и срокам информирования граждан, принятых на учет нуждающихся в предоставлении жилых помещений по договорам найма жилых помещений жилищного фонда социального использования, о количестве жилых помещений, которые могут быть предоставлены по договорам найма жилых помещений жилищного фонда социального использования (в том числе к перечню сведений, периодичности, форме и месту их предоставления, периодичности, форме и месту размещения информации), устанавливаются органами местного самоуправления (в субъектах Российской Федерации - городах федерального значения Москве, Санкт-Петербурге и Севастополе - органом государственной власти соответствующего субъекта Российской Федерации, если законом соответствующего субъекта Российской Федерации не установлено, что данные полномочия осуществляются органами местного самоуправления внутригородских муниципальных образований).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 9115. Предоставление жилых помещений по договорам найма жилых помещений жилищного фонда социального использования</w:t>
+        <w:t>Статья 91.15. Предоставление жилых помещений по договорам найма жилых помещений жилищного фонда социального использования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Жилые помещения по договорам найма жилых помещений жилищного фонда социального использования предоставляются гражданам, которые приняты на учет нуждающихся в предоставлении жилых помещений по договорам найма жилых помещений жилищного фонда социального использования, заявления которых о предоставлении таких жилых помещений были учтены наймодателем в соответствии со статьей 9114 настоящего Кодекса и которые соответствуют при заключении указанных договоров установленным частью 1 статьи 913 или в соответствии с пунктом 1 части 3 статьи 9117 настоящего Кодекса условиям, в порядке очередности исходя из времени принятия этих граждан на учет нуждающихся в предоставлении жилых помещений по договорам найма жилых помещений жилищного фонда социального использования, если иное не установлено частью 2 настоящей статьи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Вне очереди жилые помещения по договорам найма жилых помещений жилищного фонда социального использования предоставляются гражданам, указанным в части 1 настоящей статьи, из числа граждан, указанных в части 2 статьи 57 настоящего Кодекса.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9197,51 +9197,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>документы, подтверждающие соответствие указанных граждан категориям граждан, установленным в соответствии с пунктом 1 части 3 статьи 9117 настоящего Кодекса, в случае заключения данных договоров в отношении жилых помещений в наемных домах социального использования, нанимателями которых могут быть граждане установленных категорий.</w:t>
         <w:br/>
         <w:t>(Дополнение разделом - Федеральный закон от 21.07.2014 № 217-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>2НАЕМНЫЕ ДОМА</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 9116. Наемный дом</w:t>
+        <w:t>Статья 91.16. Наемный дом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Предназначенным для найма домом - наемным домом признается здание, которое или все помещения в котором принадлежат на праве собственности одному лицу и которое или все жилые помещения в котором предназначены для предоставления гражданам во владение и пользование для проживания в соответствии с частями 2 - 4 настоящей статьи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Жилые помещения в наемном доме социального использования предоставляются по договорам найма жилых помещений жилищного фонда социального использования и договорам найма жилых помещений. Жилые помещения в наемном доме коммерческого использования предоставляются по договорам найма жилых помещений.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9271,51 +9271,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>Продажа либо отчуждение иным образом помещений в наемном доме или являющегося наемным домом жилого дома допускается только в случае продажи или отчуждения иным образом всех помещений в таком наемном доме или такого жилого дома одному лицу при условии сохранения цели использования такого наемного дома, если иное не установлено Федеральным законом от 16 июля 1998 года № 102-ФЗ &amp;quot;Об ипотеке (залоге недвижимости)&amp;quot;.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>Ограничение (обременение) права собственности на все помещения в наемном доме, на являющийся наемным домом жилой дом, которое установлено частями 1 - 5 настоящей статьи, частью 2 статьи 9117 и в соответствии с пунктом 4 части 3 статьи 9117 настоящего Кодекса, подлежит государственной регистрации в порядке, установленном Федеральным законом от 13 июля 2015 года № 218-ФЗ &amp;quot;О государственной регистрации недвижимости&amp;quot;. (В редакции Федерального закона от 03.07.2016 № 361-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 9117. Установление и изменение цели использования здания в качестве наемного дома, прекращение использования здания в качестве наемного дома</w:t>
+        <w:t>Статья 91.17. Установление и изменение цели использования здания в качестве наемного дома, прекращение использования здания в качестве наемного дома</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Цель использования здания в качестве наемного дома социального использования или наемного дома коммерческого использования устанавливается, изменяется (наемный дом социального использования становится наемным домом коммерческого использования, наемный дом коммерческого использования становится наемным домом социального использования) либо использование здания в качестве наемного дома прекращается с учетом требований, установленных частью 2 настоящей статьи:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>решением органа государственной власти или органа местного самоуправления, уполномоченных выступать соответственно от имени Российской Федерации, субъекта Российской Федерации, муниципального образования в качестве собственника здания или всех помещений в здании, либо иного лица, являющегося собственником здания или помещений в нем, если иное не установлено пунктами 2 - 6 настоящей части;</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9422,81 +9422,81 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>заключение договоров найма жилых помещений жилищного фонда социального использования на новый срок с гражданами при условии, что они относятся к установленным в соответствии с пунктом 1 настоящей части категориям граждан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>минимальная доля жилых помещений, подлежащих предоставлению по договорам найма жилых помещений жилищного фонда социального использования, в общем количестве жилых помещений в наемном доме социального использования и минимальная доля общей площади таких жилых помещений в общей площади всех жилых помещений в таком доме, которые не могут быть менее долей, указанных в части 4 статьи 9116 настоящего Кодекса. Данными решением или договором может быть установлено условие о предоставлении всех жилых помещений в наемном доме социального использования по договорам найма жилых помещений жилищного фонда социального использования.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 9118. Учет наемных домов социального использования</w:t>
+        <w:t>Статья 91.18. Учет наемных домов социального использования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Наемные дома социального использования и земельные участки, предоставленные или предназначенные в соответствии с земельным законодательством для строительства таких домов, подлежат учету в муниципальном реестре наемных домов социального использования органами местного самоуправления муниципальных образований (в субъектах Российской Федерации - городах федерального значения Москве, Санкт-Петербурге и Севастополе - органом государственной власти соответствующего субъекта Российской Федерации, если законом соответствующего субъекта Российской Федерации не установлено, что данные полномочия осуществляются органами местного самоуправления внутригородских муниципальных образований), на территориях которых расположены такие дома и земельные участки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Порядок учета наемных домов социального использования и земельных участков, предоставленных или предназначенных для их строительства, устанавливается нормативным правовым актом субъекта Российской Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 9119. Государственная, муниципальная и (или) иная поддержка для создания, эксплуатации наемного дома социального использования</w:t>
+        <w:t>Статья 91.19. Государственная, муниципальная и (или) иная поддержка для создания, эксплуатации наемного дома социального использования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Для создания, эксплуатации наемного дома социального использования, который или все помещения в котором находятся в государственной или муниципальной собственности, приобретения такого дома или всех помещений в нем могут использоваться средства бюджетов бюджетной системы Российской Федерации и (или) находящееся в государственной или муниципальной собственности имущество.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Для создания, эксплуатации наемного дома социального использования, который или все помещения в котором находятся в частной собственности, приобретения такого дома или всех помещений в таком доме может предоставляться государственная, муниципальная и (или) иная поддержка (далее - государственная, муниципальная и (или) иная поддержка для создания, эксплуатации наемного дома социального использования):</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9603,51 +9603,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>иные предусмотренные указанными решением или договором условия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>Изменение цели использования здания в качестве наемного дома социального использования (наемный дом социального использования становится наемным домом коммерческого использования) или прекращение использования здания в качестве наемного дома, для создания, эксплуатации которого была предоставлена государственная и (или) муниципальная поддержка, до истечения срока, установленного указанными в части 5 настоящей статьи решением или договором, допускается при условии возмещения этой поддержки в полном объеме. При предоставлении государственной и (или) муниципальной поддержки для создания, эксплуатации наемного дома социального использования установление предусмотренных пунктом 4 части 5 настоящей статьи условий в случае изменения цели использования здания в качестве наемного дома социального использования (наемный дом социального использования становится наемным домом коммерческого использования) или прекращения использования здания в качестве наемного дома до истечения срока, установленного указанными в части 5 настоящей статьи решением или договором, является обязательным.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 9120. Управление наемным домом</w:t>
+        <w:t>Статья 91.20. Управление наемным домом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Управление наемным домом осуществляется с учетом требований, установленных частями 1 - 12, 15 и 16 статьи 161 настоящего Кодекса, наймодателем жилых помещений в таком доме, если собственником такого дома или помещений в нем не принято решение о том, что управление таким домом осуществляется управляющей организацией в соответствии с частями 23, 9 и 10 статьи 161 настоящего Кодекса по договору управления, заключенному в соответствии со статьей 162 настоящего Кодекса собственником или управомоченным им наймодателем.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Наймодатель жилых помещений в наемном доме, управомоченный осуществлять функции наймодателя собственником помещений в наемном доме или являющегося наемным домом жилого дома и осуществляющий управление наемным домом, несет ответственность перед таким собственником за оказание всех услуг и (или) выполнение работ, которые обеспечивают надлежащее содержание наемного дома и качество которых должно соответствовать требованиям технических регламентов и установленным Правительством Российской Федерации правилам содержания общего имущества в многоквартирном доме в случае, если наемный дом является многоквартирным домом, за обеспечение предоставления коммунальных услуг в зависимости от уровня благоустройства наемного дома, качество которых должно соответствовать требованиям установленных Правительством Российской Федерации правил предоставления, приостановки и ограничения предоставления коммунальных услуг собственникам и пользователям помещений в многоквартирных домах и собственникам и пользователям жилых домов.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10594,51 +10594,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Порядок предоставления жилых помещений фондов для временного поселения вынужденных переселенцев и лиц, признанных беженцами, устанавливается федеральными законами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 109. Предоставление жилых помещений для социальной защиты отдельных категорий граждан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Предоставление жилых помещений для социальной защиты отдельных категорий граждан по договорам безвозмездного пользования осуществляется в порядке и на условиях, которые установлены федеральным законодательством, законодательством субъектов Российской Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1091. Предоставление жилых помещений детям-сиротам и детям, оставшимся без попечения родителей, лицам из числа детей-сирот и детей, оставшихся без попечения родителей</w:t>
+        <w:t>Статья 109.1. Предоставление жилых помещений детям-сиротам и детям, оставшимся без попечения родителей, лицам из числа детей-сирот и детей, оставшихся без попечения родителей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Предоставление жилых помещений детям-сиротам и детям, оставшимся без попечения родителей, лицам из числа детей-сирот и детей, оставшихся без попечения родителей, по договорам найма специализированных жилых помещений осуществляется в соответствии с законодательством Российской Федерации и законодательством субъектов Российской Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Жилые помещения, предназначенные для проживания детей-сирот и детей, оставшихся без попечения родителей, лиц из числа детей-сирот и детей, оставшихся без попечения родителей, по договорам найма специализированных жилых помещений не предоставляются иностранным гражданам, лицам без гражданства, если международным договором Российской Федерации не предусмотрено иное.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11062,51 +11062,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Высшим органом управления жилищного кооператива является общее собрание членов кооператива (конференция), которое созывается в порядке, установленном уставом кооператива.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Компетенция общего собрания членов жилищного кооператива (конференции) определяется уставом кооператива в соответствии с настоящим Кодексом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1161. Требования к должностным лицам жилищного кооператива</w:t>
+        <w:t>Статья 116.1. Требования к должностным лицам жилищного кооператива</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Членами правления жилищного кооператива (в том числе председателем правления кооператива), членом ревизионной комиссии (ревизором) кооператива, а также главным бухгалтером (бухгалтером при отсутствии в штате главного бухгалтера) кооператива не могут являться граждане:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>имеющие судимость за умышленные преступления;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
@@ -11462,51 +11462,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Жилищный кооператив по решению общего собрания его членов (конференции) может быть преобразован в товарищество собственников жилья.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 123. Ликвидация жилищного кооператива</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Жилищный кооператив может быть ликвидирован по основаниям и в порядке, которые предусмотрены гражданским законодательством.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1231. Особенности организации и деятельности жилищно-строительного кооператива, осуществляющего строительство многоквартирного дома</w:t>
+        <w:t>Статья 123.1. Особенности организации и деятельности жилищно-строительного кооператива, осуществляющего строительство многоквартирного дома</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Жилищно-строительный кооператив, осуществляющий за счет средств членов кооператива строительство многоквартирного дома, обязан размещать в единой информационной системе жилищного строительства, предусмотренной Федеральным законом от 30 декабря 2004 года № 214-ФЗ &amp;quot;Об участии в долевом строительстве многоквартирных домов и иных объектов недвижимости и о внесении изменений в некоторые законодательные акты Российской Федерации&amp;quot; (далее - единая информационная система жилищного строительства), устав кооператива, а также следующие документы и информацию: (В редакции Федерального закона от 25.12.2018 № 478-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>количество членов жилищно-строительного кооператива;</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11703,51 +11703,51 @@
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Решение общего собрания членов жилищно-строительного кооператива по вопросу внесения изменений в проектную документацию считается принятым при условии, если за него проголосовало более трех четвертей членов жилищно-строительного кооператива, присутствовавших на таком общем собрании.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>Осуществляющий в соответствии с законодательством об участии в долевом строительстве многоквартирных домов и (или) иных объектов недвижимости региональный государственный контроль (надзор) в области долевого строительства многоквартирных домов и (или) иных объектов недвижимости уполномоченный исполнительный орган субъекта Российской Федерации, на территории которого осуществляется строительство многоквартирного дома (далее в настоящей главе - контролирующий орган), получает сведения, содержащиеся в реестре членов жилищно-строительного кооператива, а также иную информацию, предусмотренную настоящей статьей, из единой информационной системы жилищного строительства. (В редакции федеральных законов от 25.12.2018 № 478-ФЗ, от 11.06.2021 № 170-ФЗ, от 08.08.2024 № 232-ФЗ)</w:t>
         <w:br/>
         <w:t>(Дополнение статьей - Федеральный закон от 13.07.2015 № 236-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1232. Государственное регулирование деятельности жилищно-строительного кооператива</w:t>
+        <w:t>Статья 123.2. Государственное регулирование деятельности жилищно-строительного кооператива</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>(Наименование в редакции Федерального закона от 11.06.2021 № 170-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>(Часть утратила силу - Федеральный закон от 11.06.2021 № 170-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
@@ -11982,51 +11982,51 @@
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>(Часть утратила силу - Федеральный закон от 11.06.2021 № 170-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:t>Контролирующий орган при осуществлении контроля размещает на своем официальном сайте в информационно-телекоммуникационной сети &amp;quot;Интернет&amp;quot; информацию о проведенных проверках деятельности жилищно-строительного кооператива, за исключением сведений, доступ к которым ограничен законодательством Российской Федерации, а также сведения о привлечении к административной ответственности за нарушение требований настоящего Кодекса и иных требований, установленных законодательством. (Дополнение частью - Федеральный закон от 03.07.2016 № 304-ФЗ)</w:t>
         <w:br/>
         <w:t>(Дополнение статьей - Федеральный закон от 13.07.2015 № 236-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1233. Региональный государственный контроль (надзор) за деятельностью жилищно-строительного кооператива, связанной с привлечением средств членов кооператива для строительства многоквартирного дома</w:t>
+        <w:t>Статья 123.3. Региональный государственный контроль (надзор) за деятельностью жилищно-строительного кооператива, связанной с привлечением средств членов кооператива для строительства многоквартирного дома</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Региональный государственный контроль (надзор) за деятельностью жилищно-строительного кооператива, связанной с привлечением средств членов кооператива для строительства многоквартирного дома, осуществляется контролирующим органом. По окончании строительства многоквартирного дома и получения разрешения на его ввод в эксплуатацию в отношении жилищно-строительных кооперативов осуществляется государственный жилищный надзор в порядке, предусмотренном статьей 20 настоящего Кодекса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Предметом регионального государственного контроля (надзора) за деятельностью жилищно-строительного кооператива, связанной с привлечением средств членов кооператива для строительства многоквартирного дома, является соблюдение жилищно-строительным кооперативом обязательных требований, установленных частью 3 статьи 110 настоящего Кодекса, за исключением последующего содержания многоквартирного дома, и статьей 1231 настоящего Кодекса.</w:t>
       </w:r>
     </w:p>
     <w:p>