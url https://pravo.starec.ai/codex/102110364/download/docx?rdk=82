--- v0 (2026-02-05)
+++ v1 (2026-06-17)
@@ -7204,51 +7204,51 @@
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>рубка лесных насаждений в целях регулирования породного и возрастного составов лесных насаждений, зараженных вредными организмами</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 609. Ограничения пребывания граждан в лесах в целях обеспечения санитарной безопасности в лесах</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Органы государственной власти, органы местного самоуправления в пределах своих полномочий, определенных в соответствии со статьями 81 - 84 настоящего Кодекса, ограничивают пребывание граждан в лесах и въезд в них транспортных средств, проведение в лесах определенных видов работ в целях обеспечения санитарной безопасности в лесах в порядке, установленном уполномоченным федеральным органом исполнительной власти.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 6010. Авиационные работы по защите лесов</w:t>
+        <w:t>Статья 60.10. Авиационные работы по защите лесов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Авиационные работы по защите лесов включают в себя</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Порядок организации и выполнения авиационных работ по защите лесов устанавливается уполномоченным федеральным органом исполнительной власти</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7289,100 +7289,100 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>ликвидацию очагов вредных организмов с использованием авиационных средств</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>проведение иных работ по защите лесов от вредных организмов с использованием авиационных средств</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 6011. Отчет о защите лесов</w:t>
+        <w:t>Статья 60.11. Отчет о защите лесов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Отчет о защите лесов представляется индивидуальными предпринимателями, юридическими лицами, осуществляющими использование лесов, в органы государственной власти, органы местного самоуправления в пределах их полномочий, определенных в соответствии со статьями 81 - 84 настоящего Кодекса, в порядке, предусмотренном частью 1 статьи 935 настоящего Кодекса. (В редакции Федерального закона от 04.02.2021 № 3-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В отчете о защите лесов содержится информация о мероприятиях по защите лесов от вредных организмов, включая информацию о площадях, на которых проведены санитарно-оздоровительные мероприятия, и другая информация</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Перечень информации, включаемой в отчет о защите лесов, форма и порядок представления отчета о защите лесов, а также требования к формату отчета о защите лесов в электронной форме устанавливаются уполномоченным федеральным органом исполнительной власти. (Статья в редакции Федерального закона от 23.06.2016 № 218-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Охрана лесов от загрязнения и иного негативного воздействия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 6012. Общие положения об охране лесов от загрязнения и иного негативного воздействия</w:t>
+        <w:t>Статья 60.12. Общие положения об охране лесов от загрязнения и иного негативного воздействия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Леса подлежат охране от загрязнения и иного негативного воздействия в соответствии с настоящим Кодексом, Федеральным законом от 10 января 2002 года № 7-ФЗ "Об охране окружающей среды" и другими федеральными законами</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>При использовании лесов, охране лесов от пожаров, защите, воспроизводстве лесов, в том числе при выполнении лесосечных работ, должны соблюдаться установленные законодательством Российской Федерации требования по охране окружающей среды от загрязнения и иного негативного воздействия, выполняться меры по охране лесов от загрязнения (в том числе нефтяного, радиоактивного и другого) и иного негативного воздействия, включая меры по сохранению лесных насаждений, лесных почв, среды обитания объектов животного мира, других природных объектов в лесах, а также должна осуществляться, в том числе посредством лесовосстановления и лесоразведения, рекультивация земель, на которых расположены леса и которые подверглись загрязнению и иному негативному воздействию</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7401,152 +7401,152 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Особенности рекультивации земель, указанных в части 2 настоящей статьи, меры по сохранению лесных насаждений, лесных почв, среды обитания объектов животного мира, других природных объектов в лесах утверждаются Правительством Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>Невыполнение гражданами, юридическими лицами, осуществляющими использование лесов, лесохозяйственного регламента и проекта освоения лесов в части охраны лесов от загрязнения и иного негативного воздействия является основанием для досрочного расторжения договоров аренды лесных участков, договоров купли-продажи лесных насаждений, а также для принудительного прекращения права постоянного (бессрочного) пользования лесным участком или права безвозмездного пользования лесным участком, прекращения сервитута, публичного сервитута. (В редакции Федерального закона от 03.08.2018 № 341-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 6013. Особенности охраны лесов от радиоактивного загрязнения</w:t>
+        <w:t>Статья 60.13. Особенности охраны лесов от радиоактивного загрязнения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>В целях охраны лесов от радиоактивного загрязнения осуществляется радиационное обследование лесов и устанавливаются зоны их радиоактивного загрязнения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Особенности осуществления профилактических и реабилитационных мероприятий в зонах радиоактивного загрязнения лесов устанавливаются уполномоченным федеральным органом исполнительной власти</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 6014. Особенности охраны лесов от нефтяного загрязнения</w:t>
+        <w:t>Статья 60.14. Особенности охраны лесов от нефтяного загрязнения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>В целях охраны лесов, включая лесные насаждения, лесные почвы, среду обитания объектов животного мира и другие природные объекты в лесах, от нефтяного загрязнения осуществляются мероприятия по предупреждению и ликвидации разливов нефти и нефтепродуктов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Подвергшиеся нефтяному загрязнению земли, на которых расположены леса, подлежат рекультивации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Особенности охраны лесов от нефтяного загрязнения, а также осуществления мероприятий по предупреждению и ликвидации разливов нефти и нефтепродуктов устанавливаются уполномоченным федеральным органом исполнительной власти</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 6015. Особенности охраны редких и находящихся под угрозой исчезновения деревьев, кустарников, лиан, иных лесных растений</w:t>
+        <w:t>Статья 60.15. Особенности охраны редких и находящихся под угрозой исчезновения деревьев, кустарников, лиан, иных лесных растений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Охрана редких и находящихся под угрозой исчезновения деревьев, кустарников, лиан, иных лесных растений, занесенных в Красную книгу Российской Федерации или красные книги субъектов Российской Федерации, осуществляется в соответствии с Федеральным законом от 10 января 2002 года № 7-ФЗ "Об охране окружающей среды"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Особенности охраны указанных в части 1 настоящей статьи и находящихся в лесах объектов растительного мира устанавливаются уполномоченным федеральным органом исполнительной власти</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 6016. Отчет об охране лесов от загрязнения и иного негативного воздействия</w:t>
+        <w:t>Статья 60.16. Отчет об охране лесов от загрязнения и иного негативного воздействия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Отчет об охране лесов от загрязнения и иного негативного воздействия представляется гражданами, юридическими лицами, осуществляющими мероприятия по охране лесов от загрязнения и иного негативного воздействия, в органы государственной власти, органы местного самоуправления в пределах их полномочий, определенных в соответствии со статьями 81 - 84 настоящего Кодекса, в порядке, предусмотренном частью 1 статьи 935 настоящего Кодекса. (В редакции Федерального закона от 04.02.2021 № 3-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В отчете об охране лесов от загрязнения и иного негативного воздействия содержится информация о мероприятиях по охране лесов, в том числе лесных насаждений, лесных почв, среды обитания объектов животного мира, других природных объектов в лесах, от загрязнения и иного негативного воздействия и другая информация</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8975,51 +8975,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>По результатам определения показателей посевных качеств семян лесных растений государственным учреждением, подведомственным федеральному органу исполнительной власти, осуществляющему федеральный государственный лесной контроль (надзор), выдается сертификат качества семян лесных растений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Порядок выдачи сертификата качества семян лесных растений и его форма устанавливаются уполномоченным федеральным органом исполнительной власти</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 6610. Федеральный фонд семян лесных растений</w:t>
+        <w:t>Статья 66.10. Федеральный фонд семян лесных растений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Федеральный фонд семян лесных растений представляет собой запас семян лесных растений, формируемый и используемый в целях обеспечения органов государственной власти, органов местного самоуправления, осуществляющих в пределах их полномочий, определенных в соответствии со статьями 81 - 84 настоящего Кодекса, мероприятия по сохранению лесов, либо лиц, которые используют леса и (или) на которых настоящим Кодексом возложена обязанность по выполнению мероприятий по сохранению лесов, расположенных на землях, находящихся в государственной или муниципальной собственности, включая выращивание саженцев, сеянцев основных лесных древесных пород в лесных питомниках в соответствии со статьей 391 настоящего Кодекса, семенами лесных растений в случаях, указанных в части 2 настоящей статьи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Семена лесных растений из федерального фонда семян лесных растений используются в следующих случаях</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9082,51 +9082,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>сохранение генофонда лесных растений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>неурожай семян лесных растений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 6611. Страховые фонды семян лесных растений субъектов Российской Федерации</w:t>
+        <w:t>Статья 66.11. Страховые фонды семян лесных растений субъектов Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Страховые фонды семян лесных растений субъектов Российской Федерации представляют собой запасы семян лесных растений и формируются на случай неурожая семян лесных растений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Для формирования страховых фондов семян лесных растений субъектов Российской Федерации осуществляется закупка партий семян лесных растений, имеющих сертификат качества семян лесных растений, в соответствии с законодательством Российской Федерации о контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд либо производство (выращивание, сбор) семян лесных растений государственными учреждениями субъектов Российской Федерации, подведомственными исполнительным органам субъектов Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>