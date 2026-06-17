--- v0 (2026-02-05)
+++ v1 (2026-06-17)
@@ -8293,51 +8293,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Судебные расходы, понесенные судом в связи с рассмотрением административного дела, в случае, если обе стороны освобождены от уплаты судебных расходов, возмещаются за счет бюджетных ассигнований соответствующего бюджета. (В редакции Федерального закона от 24.07.2023 № 349-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Порядок и размер возмещения судебных расходов, понесенных судом в соответствии с настоящей статьей, устанавливаются Правительством Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1141. Разрешение вопросов о судебных расходах</w:t>
+        <w:t>Статья 114.1. Разрешение вопросов о судебных расходах</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Заявление по вопросу о судебных расходах, понесенных в связи с рассмотрением административного дела в суде первой, апелляционной, кассационной инстанций, рассмотрением дела в порядке надзора, не разрешенному при рассмотрении дела в соответствующем суде, может быть подано в суд, рассматривавший дело в качестве суда первой инстанции, в течение трех месяцев со дня вступления в законную силу последнего судебного акта, принятием которого закончилось рассмотрение дела</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Пропущенный по уважительной причине срок подачи такого заявления может быть восстановлен судом. (Дополнение статьей - Федеральный закон от 28.11.2018 № 451-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8788,105 +8788,105 @@
       <w:r>
         <w:t>На определение о наложении судебного штрафа может быть подана частная жалоба лицом, на которое наложен судебный штраф, в течение месяца со дня получения копии данного определения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ОБЩИЕ ПРАВИЛА ПРОИЗВОДСТВА В СУДЕ ПЕРВОЙ ИНСТАНЦИИ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Производство по административным делам о вынесении судебного приказа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1231. Судебный приказ</w:t>
+        <w:t>Статья 123.1. Судебный приказ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Судебный приказ - судебный акт, вынесенный судьей единолично на основании заявления по требованию взыскателя о взыскании обязательных платежей и санкций, за исключением предъявляемых в соответствии с законодательством о налогах и сборах требований о взыскании задолженности по уплате налогов, сборов, страховых взносов, пеней, штрафов, процентов в бюджеты бюджетной системы Российской Федерации. (В редакции Федерального закона от 31.07.2025 № 288-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>На вступивший в законную силу судебный приказ распространяются положения статьи 16 настоящего Кодекса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Судебный приказ является одновременно исполнительным документом и приводится в исполнение в порядке, установленном для исполнения судебных решений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1232. Подача заявления о вынесении судебного приказа</w:t>
+        <w:t>Статья 123.2. Подача заявления о вынесении судебного приказа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Заявление о вынесении судебного приказа подается в суд по общим правилам подсудности, установленным настоящим Кодексом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1233. Форма и содержание заявления о вынесении судебного приказа</w:t>
+        <w:t>Статья 123.3. Форма и содержание заявления о вынесении судебного приказа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Заявление о вынесении судебного приказа и прилагаемые к такому заявлению документы подаются мировому судье на бумажном носителе или в электронном виде, в том числе в форме электронного документа. (В редакции Федерального закона от 30.12.2021 № 440-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В заявлении о вынесении судебного приказа должны быть указаны</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8982,51 +8982,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>размер и расчет денежной суммы, составляющей санкцию, и положения нормативного правового акта, устанавливающие санкцию; (В редакции Федерального закона от 28.11.2018 № 451-ФЗ) 9) иные документы, подтверждающие обоснованность требований взыскателя</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>перечень прилагаемых к заявлению документов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1234. Основания для возвращения заявления о вынесении судебного приказа или отказа в его принятии</w:t>
+        <w:t>Статья 123.4. Основания для возвращения заявления о вынесении судебного приказа или отказа в его принятии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Судья возвращает заявление о вынесении судебного приказа по основаниям, предусмотренным статьей 129 настоящего Кодекса, а также в случае, если</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Возвращение заявления о вынесении судебного приказа не является препятствием для повторного обращения взыскателя в суд с заявлением к тому же должнику, с тем же требованием и по тем же основаниям после устранения допущенного нарушения</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9100,92 +9100,92 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>место жительства или место пребывания должника находится вне пределов Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>из заявления и приложенных к нему документов усматривается, что требование не является бесспорным</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1235. Порядок вынесения судебного приказа</w:t>
+        <w:t>Статья 123.5. Порядок вынесения судебного приказа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Судебный приказ по существу заявленного требования выносится в течение пяти дней со дня поступления заявления о вынесении судебного приказа в суд</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Судебный приказ выносится без проведения судебного разбирательства и судебного заседания по результатам исследования судьей представленных доказательств. (В редакции Федерального закона от 28.11.2018 № 451-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Копия судебного приказа в течение трех дней со дня вынесения судебного приказа направляется должнику, который в течение двадцати дней со дня ее направления вправе представить возражения относительно исполнения судебного приказа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1236. Содержание судебного приказа</w:t>
+        <w:t>Статья 123.6. Содержание судебного приказа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>В судебном приказе указываются</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Судебный приказ составляется на специальном бланке в двух экземплярах, которые подписываются судьей. Один экземпляр остается в материалах дела. Для должника изготавливается копия судебного приказа</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9259,51 +9259,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>реквизиты банковского счета взыскателя, на который должны быть перечислены средства, подлежащие взысканию</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>период, за который образовалась взыскиваемая задолженность по обязательствам, предусматривающим исполнение по частям или в виде периодических платежей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1237. Отмена судебного приказа</w:t>
+        <w:t>Статья 123.7. Отмена судебного приказа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Судебный приказ подлежит отмене судьей, если от должника в установленный частью 3 статьи 1235 настоящего Кодекса срок поступят возражения относительно его исполнения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В определении об отмене судебного приказа указывается, что взыскатель вправе обратиться в суд с административным исковым заявлением в порядке, установленном главой 32 настоящего Кодекса</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9311,51 +9311,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Копии определения об отмене судебного приказа направляются взыскателю и должнику не позднее трех дней после дня его вынесения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Возражения должника, поступившие в суд по истечении установленного частью 3 статьи 1235 настоящего Кодекса срока, не рассматриваются судом и возвращаются лицу, которым они были поданы, за исключением случая, если это лицо обосновало невозможность представления возражений в указанный срок по не зависящим от него причинам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1238. Выдача судебного приказа</w:t>
+        <w:t>Статья 123.8. Выдача судебного приказа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае, если в установленный срок должником не представлены возражения, взыскателю выдается второй экземпляр судебного приказа, заверенный гербовой печатью суда, для предъявления его к исполнению. По просьбе взыскателя судебный приказ может быть направлен судом для исполнения судебному приставу-исполнителю, в том числе в виде электронного документа, подписанного судьей усиленной квалифицированной электронной подписью в соответствии с законодательством Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае взыскания государственной пошлины с должника в доход соответствующего бюджета на основании судебного приказа выдается исполнительный лист, который заверяется гербовой печатью суда и направляется судом для исполнения в этой части судебному приставу-исполнителю. Исполнительный лист может быть направлен для исполнения судебному приставу-исполнителю в виде электронного документа, подписанного судьей усиленной квалифицированной электронной подписью в порядке, установленном законодательством Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10667,51 +10667,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
       <w:r>
         <w:t>(Часть утратила силу - Федеральный закон от 26.07.2019 № 197-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">10. </w:t>
       </w:r>
       <w:r>
         <w:t>Соглашение о примирении сторон заключается в отношении предъявленных в суд административных исковых требований. Допускается включение в соглашение о примирении сторон положений, которые связаны с заявленными требованиями, но не были предметом судебного разбирательства. Соглашение о примирении сторон может быть заключено в отношении вопроса о распределении судебных расходов. (Дополнение частью - Федеральный закон от 26.07.2019 № 197-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1371. Утверждение судом соглашения о примирении</w:t>
+        <w:t>Статья 137.1. Утверждение судом соглашения о примирении</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Соглашение о примирении утверждается судом, в производстве которого находится дело. В случае, если соглашение о примирении заключено в процессе исполнения судебного акта, оно представляется на утверждение суда, рассмотревшего дело в качестве суда первой инстанции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Вопрос об утверждении соглашения о примирении рассматривается судом в судебном заседании. Лица, участвующие в деле, извещаются о времени и месте судебного заседания</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10873,51 +10873,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
       <w:r>
         <w:t>возвращение истцу из соответствующего бюджета части уплаченной им государственной пошлины в размерах, установленных федеральными законами о налогах и сборах</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
       <w:r>
         <w:t>распределение судебных расходов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1372. Порядок и сроки проведения примирительной процедуры</w:t>
+        <w:t>Статья 137.2. Порядок и сроки проведения примирительной процедуры</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Примирительная процедура может быть проведена по ходатайству сторон (стороны) или по предложению суда. Предложение суда провести примирительную процедуру может содержаться в определении о принятии административного искового заявления к производству, о подготовке административного дела к судебному разбирательству или в ином определении по административному делу, а также может быть сделано судом в устной форме. Для рассмотрения сторонами вопроса о возможности использования примирительной процедуры суд вправе отложить судебное разбирательство административного дела и объявить перерыв в судебном заседании</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае согласия сторон с предложением суда о проведении примирительной процедуры либо в случае удовлетворения ходатайства о проведении примирительной процедуры сторон (стороны) при согласии другой стороны, а также в случае, предусмотренном пунктом 8 части 1 статьи 191 настоящего Кодекса, суд выносит определение о проведении примирительной процедуры и при необходимости о приостановлении производства по административному делу. В определении о проведении примирительной процедуры суд указывает фамилии, имена и отчества, наименования сторон, предмет спора и круг вопросов, для урегулирования которых может быть использована примирительная процедура, сроки проведения примирительной процедуры. В определении о проведении примирительной процедуры могут содержаться и иные указания, необходимые для обеспечения надлежащего проведения примирительной процедуры</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10936,135 +10936,135 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>В ходе использования примирительной процедуры стороны могут достичь результатов примирения, предусмотренных настоящим Кодексом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае, если стороны не достигли примирения, отказались от проведения примирительных процедур либо истек срок их проведения, суд возобновляет производство по административному делу в порядке, установленном статьей 192 настоящего Кодекса. (Дополнение статьей - Федеральный закон от 26.07.2019 № 197-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1373. Виды примирительных процедур</w:t>
+        <w:t>Статья 137.3. Виды примирительных процедур</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Споры могут быть урегулированы путем переговоров, посредничества, в том числе медиации, судебного примирения, или использования других примирительных процедур, если это не противоречит федеральному закону. (Дополнение статьей - Федеральный закон от 26.07.2019 № 197-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1374. Переговоры</w:t>
+        <w:t>Статья 137.4. Переговоры</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Стороны вправе урегулировать спор путем проведения переговоров в целях примирения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Переговоры осуществляются на условиях, определяемых сторонами</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>В случаях, предусмотренных федеральным законом, переговоры проводятся в обязательном порядке. (Дополнение статьей - Федеральный закон от 26.07.2019 № 197-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1375. Медиация</w:t>
+        <w:t>Статья 137.5. Медиация</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Стороны вправе урегулировать спор путем применения процедуры медиации в порядке, установленном настоящим Кодексом и федеральным законом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Применение процедуры медиации по административным делам, указанным в пунктах 1, 11 и 6 части 2 и пунктах 1, 2, 4, 9 части 3 статьи 1 настоящего Кодекса, не допускается. (Дополнение статьей - Федеральный закон от 26.07.2019 № 197-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1376. Судебное примирение</w:t>
+        <w:t>Статья 137.6. Судебное примирение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Стороны вправе урегулировать спор путем использования примирительной процедуры с участием судебного примирителя (судебное примирение)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Судебное примирение осуществляется на основе принципов независимости, беспристрастности и добросовестности судебного примирителя. Порядок проведения судебного примирения и требования к судебному примирителю определяются настоящим Кодексом и Регламентом проведения судебного примирения, утверждаемым Верховным Судом Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11094,51 +11094,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>В целях соотнесения и сближения позиций сторон по делу и выявления дополнительных возможностей для урегулирования спора с учетом интересов сторон, оказания им содействия в достижении взаимоприемлемого результата примирения, основанного также на понимании и оценке сторонами обоснованности заявленных требований и возражений, судебный примиритель вправе вести переговоры со сторонами, другими лицами, участвующими в деле, изучать представленные ими документы, знакомиться с материалами административного дела с согласия суда и осуществлять другие действия, необходимые для эффективного урегулирования спора и предусмотренные Регламентом проведения судебного примирения, в том числе давать сторонам рекомендации в целях скорейшего урегулирования спора. Судебный примиритель не является участником судебного разбирательства и не вправе совершать действия, влекущие за собой возникновение, изменение либо прекращение прав или обязанностей лиц, участвующих в деле, и других участников судебного процесса. Судья вправе запросить информацию о ходе примирительной процедуры не чаще чем один раз в четырнадцать календарных дней</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>Порядок и условия оплаты труда судей, пребывающих в отставке и осуществляющих функции судебных примирителей, определяются Правительством Российской Федерации. (Дополнение статьей - Федеральный закон от 26.07.2019 № 197-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1377. Результаты примирительных процедур</w:t>
+        <w:t>Статья 137.7. Результаты примирительных процедур</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Результатами примирения лиц, участвующих в деле, могут быть, в частности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Признание обстоятельств, признание административного иска (требований), отказ от административного иска (требований) полностью или в части принимаются судом в порядке, установленном настоящим Кодексом</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11546,51 +11546,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>В случаях, если в целях обеспечения участия в судебном заседании лиц, находящихся в местах содержания под стражей или в местах лишения свободы, используются системы видеоконференц-связи соответствующих учреждений, соответствующее определение суда исполняет начальник учреждения, в котором указанные лица содержатся под стражей или отбывают наказание в виде лишения свободы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>Правила, установленные настоящей статьей, могут быть применены в суде апелляционной, кассационной или надзорной инстанции. (В редакции Федерального закона от 28.11.2018 № 451-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1421. Участие в судебном заседании путем использования системы веб-конференции</w:t>
+        <w:t>Статья 142.1. Участие в судебном заседании путем использования системы веб-конференции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Лица, участвующие в деле, и другие участники судебного процесса могут участвовать в судебном заседании путем использования системы веб-конференции при условии заявления ими соответствующего ходатайства или по инициативе суда, если для правильного рассмотрения и разрешения административного дела необходимо участие в судебном заседании лица, которое по объективным причинам не имеет возможности лично присутствовать в судебном заседании, а также при наличии в суде технической возможности осуществления веб-конференции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Установление личности гражданина, его представителя или представителя юридического лица, участвующего в судебном заседании путем использования системы веб-конференции, осуществляется с использованием информационно-технологических средств, обеспечивающих идентификацию лица без его личного присутствия (единой системы идентификации и аутентификации, государственной информационной системы "Единая система идентификации и аутентификации физических лиц с использованием биометрических персональных данных" (далее - единая биометрическая система). (В редакции Федерального закона от 28.12.2024 № 521-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12877,51 +12877,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>В целях разъяснения и дополнения консультации специалисту могут быть заданы вопросы. Первыми задают вопросы лицо, по ходатайству которого был привлечен специалист, представитель этого лица, а затем задают вопросы другие лица, участвующие в деле, их представители. Специалисту, привлеченному по инициативе суда или по ходатайству обеих сторон, первыми задают вопросы административный истец, его представитель. Суд вправе задавать вопросы специалисту в любой момент его допроса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Консультация специалиста не относится к доказательствам по административному делу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1691. Перерыв в судебном заседании</w:t>
+        <w:t>Статья 169.1. Перерыв в судебном заседании</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Суд по ходатайству лица, участвующего в деле, или по своей инициативе вправе объявить перерыв в судебном заседании</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Перерыв в судебном заседании может быть объявлен на срок, не превышающий пяти дней</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13980,51 +13980,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Указанные в части 1 настоящей статьи заявления рассматриваются в судебном заседании. Лица, участвующие в деле, извещаются о времени и месте судебного заседания, однако их неявка в судебное заседание не является препятствием к рассмотрению и разрешению поставленного перед судом вопроса об отсрочке или о рассрочке исполнения решения суда, об изменении способа и порядка его исполнения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>На определение суда об отсрочке или о рассрочке исполнения решения суда, об изменении способа и порядка его исполнения может быть подана частная жалоба</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1891. Индексация присужденных денежных сумм</w:t>
+        <w:t>Статья 189.1. Индексация присужденных денежных сумм</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>По заявлению взыскателя, не наделенного отдельными государственными или иными публичными полномочиями, поданному после исполнения решения суда, суд первой инстанции, рассмотревший административное дело, производит индексацию присужденных взыскателю денежных сумм на день исполнения решения суда. Заявление об индексации присужденных судом денежных сумм может быть подано в срок, не превышающий одного года со дня исполнения должником судебного акта. При наличии уважительных причин указанный срок может быть восстановлен судом в порядке, предусмотренном статьей 95 настоящего Кодекса. (В редакции Федерального закона от 01.04.2025 № 54-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">11. </w:t>
       </w:r>
       <w:r>
         <w:t>По судебным решениям об обращении взыскания на средства бюджетов бюджетной системы Российской Федерации, средства участников казначейского сопровождения, подлежащие казначейскому сопровождению в соответствии с бюджетным законодательством Российской Федерации, а также на средства бюджетных и автономных учреждений индексация присужденных судом денежных сумм производится со дня поступления на исполнение исполнительных документов, предусмотренных законодательством Российской Федерации. В случае возврата исполнительных документов без исполнения взыскателю или суду по основаниям, предусмотренным законодательством Российской Федерации, индексация присужденных судом денежных сумм не производится с момента возврата исполнительных документов и до дня их поступления на исполнение в установленном порядке, за исключением возврата исполнительных документов, ошибочно направленных судом по просьбе взыскателя для взыскания не в тот орган, в который они должны быть направлены в соответствии с законодательством Российской Федерации. При ошибочном направлении судом указанных исполнительных документов индексация присужденных судом денежных сумм производится со дня поступления указанных исполнительных документов в орган, в который указанные исполнительные документы были ошибочно направлены. (Дополнение частью - Федеральный закон от 08.08.2024 № 255-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16147,51 +16147,51 @@
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>Требования об оспаривании нормативных правовых актов, указанных в части 2 настоящей статьи, могут рассматриваться судом в порядке упрощенного (письменного) производства без проверки законности повторного нормативного правового акта, указанного в части 3 настоящей статьи, если на момент принятия повторного нормативного правового акта отсутствовали изменения в законодательстве, которому противоречил признанный не действующим полностью или в части нормативный правовой акт. В случае рассмотрения дела в порядке упрощенного (письменного) производства в мотивировочной части решения суда о признании нормативного правового акта не действующим полностью или в части должно содержаться обоснование тождественности повторного нормативного правового акта и нормативного правового акта, ранее признанного судом недействующим, должно быть указано на отсутствие изменений в соответствующем законодательстве, а также на решение суда, которым тождественный нормативный правовой акт признан недействующим. В случае возражения административного ответчика против проведения процедуры упрощенного (письменного) производства судебное разбирательство проводится устно</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 217. Обжалование вступившего в законную силу решения суда по административному делу об оспаривании нормативного правового акта</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Вступившее в законную силу решение суда по административному делу об оспаривании нормативного правового акта может быть обжаловано лицами, участвующими в деле, их представителями и иными лицами, права, свободы и законные интересы которых затрагиваются решением суда.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2171. Рассмотрение административных дел об оспаривании актов, содержащих разъяснения законодательства и обладающих нормативными свойствами</w:t>
+        <w:t>Статья 217.1. Рассмотрение административных дел об оспаривании актов, содержащих разъяснения законодательства и обладающих нормативными свойствами</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Административные дела об оспаривании актов, содержащих разъяснения законодательства и обладающих нормативными свойствами (далее - акты, обладающие нормативными свойствами), рассматриваются и разрешаются судом в порядке, установленном настоящей главой, с особенностями, определенными настоящей статьей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>С административным исковым заявлением о признании акта, обладающего нормативными свойствами, недействующим вправе обратиться лица, указанные в частях 1 - 4 статьи 208 настоящего Кодекса, полагающие, что соответствующий акт обладает нормативными свойствами и по своему содержанию не соответствует действительному смыслу разъясняемых нормативных положений</w:t>
       </w:r>
     </w:p>
     <w:p>