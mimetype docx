--- v0 (2026-02-05)
+++ v1 (2026-06-17)
@@ -4224,51 +4224,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Государственная Дума принимает постановления по вопросам, отнесенным к ее ведению Конституцией Российской Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Постановления Государственной Думы принимаются большинством голосов от общего числа депутатов Государственной Думы, если иной порядок принятия решений не предусмотрен Конституцией Российской Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1031</w:t>
+        <w:t>Статья 103.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Совет Федерации, Государственная Дума вправе осуществлять парламентский контроль, в том числе направлять парламентские запросы руководителям государственных органов и органов местного самоуправления по вопросам, входящим в компетенцию этих органов и должностных лиц. Порядок осуществления парламентского контроля определяется федеральными законами и регламентами палат Федерального Собрания. (Дополнение статьей - Закон Российской Федерации о поправке к Конституции Российской Федерации от 14.03.2020 № 1-ФКЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 104</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Право законодательной инициативы принадлежит Президенту Российской Федерации, Совету Федерации, сенаторам Российской Федерации, депутатам Государственной Думы, Правительству Российской Федерации, законодательным (представительным) органам субъектов Российской Федерации. Право законодательной инициативы принадлежит также Конституционному Суду Российской Федерации и Верховному Суду Российской Федерации по вопросам их ведения. (В редакции Закона Российской Федерации о поправке к Конституции Российской Федерации от 14.03.2020 № 1-ФКЗ)</w:t>
       </w:r>