--- v0 (2026-02-06)
+++ v1 (2026-06-16)
@@ -1912,185 +1912,185 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 104. Пределы проверки и варианты итоговых решений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Пределы проверки Конституционным Судом Российской Федерации соответствия Конституции Российской Федерации нормативного акта, оспариваемого в запросе суда, варианты итоговых решений по данному делу и последствия их принятия устанавливаются статьями 86 и 87 настоящего Федерального конституционного закона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>1. Рассмотрение дел о возможности исполнения решений межгосударственных органов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1041. Направление запроса в Конституционный Суд Российской Федерации</w:t>
+        <w:t>Статья 104.1. Направление запроса в Конституционный Суд Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Президент Российской Федерации, Правительство Российской Федерации, Верховный Суд Российской Федерации, Генеральная прокуратура Российской Федерации вправе обратиться в Конституционный Суд Российской Федерации с запросом о возможности исполнения решения межгосударственного органа вследствие того, что в части, обязывающей Российскую Федерацию к принятию мер по его исполнению, данное решение основано на положениях международного договора Российской Федерации в истолковании, предположительно приводящем к их расхождению с положениями Конституции Российской Федерации. (В редакции Федерального конституционного закона от 01.07.2021 № 2-ФКЗ) Генеральная прокуратура Российской Федерации принимает решение об обращении с запросом в Конституционный Суд Российской Федерации на основании заключения федеральных государственных органов, в компетенцию которых входит принятие мер по исполнению решений межгосударственного органа, либо на основании собственного вывода о невозможности исполнения решения межгосударственного органа. (В редакции Федерального конституционного закона от 01.07.2021 № 2-ФКЗ) К запросу прилагаются официальный текст соответствующего решения межгосударственного органа и его перевод на русский язык, если решение вынесено на другом языке.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1042. Допустимость запроса</w:t>
+        <w:t>Статья 104.2. Допустимость запроса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Запрос о возможности исполнения решения межгосударственного органа допустим, если заявитель считает, что исполнение решения межгосударственного органа невозможно, поскольку оно основано на положениях международного договора Российской Федерации в истолковании, приводящем к их расхождению с положениями Конституции Российской Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1043. Пределы проверки</w:t>
+        <w:t>Статья 104.3. Пределы проверки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Конституционный Суд Российской Федерации разрешает вопрос о возможности исполнения решения межгосударственного органа, принятого на основании положений международного договора Российской Федерации в их истолковании межгосударственным органом, с точки зрения соответствия такого истолкования положениям Конституции Российской Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1044. Итоговое решение по делу</w:t>
+        <w:t>Статья 104.4. Итоговое решение по делу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>По итогам рассмотрения дела Конституционный Суд Российской Федерации принимает одно из следующих постановлений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>о возможности исполнения в целом в соответствии с Конституцией Российской Федерации решения межгосударственного органа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>о возможности исполнения в части в соответствии с Конституцией Российской Федерации решения межгосударственного органа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>о невозможности исполнения в соответствии с Конституцией Российской Федерации решения межгосударственного органа. В случае, если Конституционный Суд Российской Федерации принимает постановление, предусмотренное пунктом 3 части первой настоящей статьи, какие-либо действия (акты), направленные на исполнение соответствующего решения межгосударственного органа, в Российской Федерации не могут осуществляться (приниматься)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>2. Рассмотрение дел о возможности исполнения решений иностранных или международных (межгосударственных) судов, иностранных или международных третейских судов (арбитражей)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1045. Направление запроса в Конституционный Суд Российской Федерации</w:t>
+        <w:t>Статья 104.5. Направление запроса в Конституционный Суд Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Президент Российской Федерации, Правительство Российской Федерации, Верховный Суд Российской Федерации, Генеральная прокуратура Российской Федерации вправе обратиться в Конституционный Суд Российской Федерации с запросом о возможности исполнения решения иностранного или международного (межгосударственного) суда, иностранного или международного третейского суда (арбитража), налагающего обязанности на Российскую Федерацию. (В редакции Федерального конституционного закона от 01.07.2021 № 2-ФКЗ) К запросу прилагаются соответствующее решение иностранного или международного (межгосударственного) суда, иностранного или международного третейского суда (арбитража) либо его надлежащим образом заверенная копия и перевод решения на русский язык, если оно вынесено на другом языке. В случае, если международный (межгосударственный) суд является межгосударственным органом в соответствии с международным договором, стороной которого является Российская Федерация, запрос направляется и дело рассматривается в соответствии с главой XIII1 настоящего Федерального конституционного закона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1046. Допустимость запроса</w:t>
+        <w:t>Статья 104.6. Допустимость запроса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Запрос о возможности исполнения решения иностранного или международного (межгосударственного) суда, иностранного или международного третейского суда (арбитража) допустим, если</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>заявитель считает, что исполнение решения невозможно, поскольку оно противоречит основам публичного правопорядка Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>решение налагает обязанности на Российскую Федерацию как непосредственно, так и через наложение обязанностей на отдельные федеральные государственные органы либо организации, принадлежащие Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>решение основано на отступлении от обычных значений терминов, используемых в документе, в соответствии с которым оно принято, или их контексте, либо на отступлении от объекта, целей или содержания этого документа, либо на несоблюдении пределов компетенции при принятии такого решения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>в системе действующего правового регулирования, включая международно-правовое регулирование, отсутствует возможность отказа от исполнения решения в рамках обычного правоприменения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1047. Пределы проверки</w:t>
+        <w:t>Статья 104.7. Пределы проверки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Конституционный Суд Российской Федерации разрешает вопрос о возможности исполнения решения иностранного или международного (межгосударственного) суда, иностранного или международного третейского суда (арбитража) с точки зрения его соответствия основам конституционного строя Российской Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1048. Итоговое решение по делу</w:t>
+        <w:t>Статья 104.8. Итоговое решение по делу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>По итогам рассмотрения дела Конституционный Суд Российской Федерации принимает одно из следующих постановлений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>о возможности исполнения в целом решения иностранного или международного (межгосударственного) суда, иностранного или международного третейского суда (арбитража)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>о возможности исполнения в части решения иностранного или международного (межгосударственного) суда, иностранного или международного третейского суда (арбитража)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>о невозможности исполнения решения иностранного или международного (межгосударственного) суда, иностранного или международного третейского суда (арбитража). В случае, если Конституционный Суд Российской Федерации принимает постановление, предусмотренное пунктом 3 части первой настоящей статьи, какие-либо действия (акты), направленные на исполнение соответствующего решения иностранного или международного (межгосударственного) суда, иностранного или международного третейского суда (арбитража), в Российской Федерации не могут осуществляться (приниматься)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
@@ -2186,296 +2186,296 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>о соблюдении установленного порядка выдвижения обвинения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>о несоблюдении установленного порядка выдвижения обвинения. В случае принятия Конституционным Судом Российской Федерации решения о несоблюдении установленного порядка выдвижения обвинения Президента Российской Федерации либо Президента Российской Федерации, прекратившего исполнение своих полномочий, в государственной измене или совершении иного тяжкого преступления предусмотренное Конституцией Российской Федерации рассмотрение обвинения прекращается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Рассмотрение дела о соответствии вопроса, выносимого на референдум Российской Федерации, Конституции Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1101. Обращение в Конституционный Суд Российской Федерации</w:t>
+        <w:t>Статья 110.1. Обращение в Конституционный Суд Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Обращение о проверке соответствия вопроса, выносимого на референдум Российской Федерации, Конституции Российской Федерации направляется в Конституционный Суд Российской Федерации в форме запроса Верховного Суда Российской Федерации или запроса Президента Российской Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1102. Допустимость запроса</w:t>
+        <w:t>Статья 110.2. Допустимость запроса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Запрос Верховного Суда Российской Федерации о проверке соответствия вопроса, выносимого на референдум Российской Федерации, Конституции Российской Федерации допустим, если Верховный Суд Российской Федерации рассматривает дело об оспаривании решения Центральной избирательной комиссии Российской Федерации, которым утверждено ее заключение о несоответствии вопроса, выносимого на референдум Российской Федерации, Конституции Российской Федерации. Запрос Президента Российской Федерации о проверке соответствия вопроса, выносимого на референдум Российской Федерации, Конституции Российской Федерации допустим, если Президенту Российской Федерации из Центральной избирательной комиссии Российской Федерации поступили документы, на основании которых назначается референдум Российской Федерации. Предшествующее направление запроса Верховного Суда Российской Федерации не затрагивает допустимости запроса Президента Российской Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1103. Срок вынесения постановления Конституционного Суда Российской Федерации</w:t>
+        <w:t>Статья 110.3. Срок вынесения постановления Конституционного Суда Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Постановление должно быть вынесено Конституционным Судом Российской Федерации не позднее чем через десять дней после регистрации запроса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1104. Пределы проверки</w:t>
+        <w:t>Статья 110.4. Пределы проверки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Пределы проверки Конституционным Судом Российской Федерации соответствия Конституции Российской Федерации вопроса, выносимого на референдум Российской Федерации, устанавливаются пунктами 1, 4 - 6 части первой статьи 86 настоящего Федерального конституционного закона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1105. Итоговое решение по делу</w:t>
+        <w:t>Статья 110.5. Итоговое решение по делу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>По итогам рассмотрения дела о соответствии вопроса, выносимого на референдум Российской Федерации, Конституции Российской Федерации Конституционный Суд Российской Федерации принимает одно из следующих постановлений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>о соответствии вопроса, выносимого на референдум Российской Федерации, Конституции Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>о несоответствии вопроса, выносимого на референдум Российской Федерации, Конституции Российской Федерации. Если Конституционный Суд Российской Федерации признал вопрос, выносимый на референдум Российской Федерации, не соответствующим Конституции Российской Федерации, процедуры по реализации инициативы его проведения прекращаются с момента вступления в силу постановления Конституционного Суда Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Рассмотрение дел о проверке конституционности проектов законов и неподписанных или необнародованных законов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1106. Направление запроса в Конституционный Суд Российской Федерации</w:t>
+        <w:t>Статья 110.6. Направление запроса в Конституционный Суд Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Президент Российской Федерации вправе направить в Конституционный Суд Российской Федерации запрос о проверке конституционности проектов федеральных конституционных законов и федеральных законов, а также законов, принятых в порядке, предусмотренном частями 2 и 3 статьи 107 и частью 2 статьи 108 Конституции Российской Федерации, до их подписания Президентом Российской Федерации и законов субъекта Российской Федерации до их обнародования высшим должностным лицом субъекта Российской Федерации (руководителем высшего исполнительного органа государственной власти субъекта Российской Федерации). Президент Российской Федерации направляет в Конституционный Суд Российской Федерации запрос о проверке конституционности проекта закона Российской Федерации о поправке к Конституции Российской Федерации в части, касающейся норм, изменяющих положения Конституции Российской Федерации или определяющих порядок вступления в силу таких норм, в течение пяти дней после внесения в Государственную Думу данного проекта субъектом права инициативы такого предложения, установленным статьей 134 Конституции Российской Федерации, а также о проверке конституционности поправки к такому закону (в части указанных норм) в течение пяти дней после того, как комитет Государственной Думы, к ведению которого отнесены вопросы конституционного законодательства, рекомендует эту поправку к принятию, либо после того, как Государственная Дума примет решение о принятии поправки к закону Российской Федерации о поправке к Конституции Российской Федерации, ранее не рекомендовавшейся указанным комитетом Государственной Думы к принятию. В части, касающейся норм проекта закона Российской Федерации о поправке к Конституции Российской Федерации, не изменяющих положений Конституции Российской Федерации и не определяющих порядка вступления в силу норм, изменяющих положения Конституции Российской Федерации, Президент Российской Федерации вправе направить в Конституционный Суд Российской Федерации в соответствии с частью первой настоящей статьи запрос, который рассматривается Конституционным Судом Российской Федерации в порядке, установленном настоящей главой для рассмотрения таких запросов. Президент Российской Федерации после направления ему Председателем Совета Федерации для подписания и официального опубликования закона Российской Федерации о поправке к Конституции Российской Федерации вправе направить в Конституционный Суд Российской Федерации запрос о проверке соответствия Конституции Российской Федерации порядка его принятия Государственной Думой, Советом Федерации и рассмотрения законодательными (представительными) органами государственной власти субъектов Российской Федерации. К запросу, направленному в Конституционный Суд Российской Федерации в соответствии с настоящей частью, прилагаются материалы, подтверждающие, по мнению Президента Российской Федерации, нарушение установленного порядка принятия и рассмотрения закона Российской Федерации о поправке к Конституции Российской Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1107. Допустимость запроса</w:t>
+        <w:t>Статья 110.7. Допустимость запроса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Запрос в Конституционный Суд Российской Федерации о проверке конституционности проекта федерального конституционного закона или федерального закона допустим, если Президент Российской Федерации полагает, что его положения не соответствуют Конституции Российской Федерации, при этом он одобрен (принят) Государственной Думой в первом или во втором чтении, но не одобрен (не принят) в третьем чтении. Запрос в Конституционный Суд Российской Федерации о проверке конституционности закона, принятого в порядке, предусмотренном частями 2 и 3 статьи 107 или частью 2 статьи 108 Конституции Российской Федерации, допустим, если Президент Российской Федерации полагает, что его положения не соответствуют Конституции Российской Федерации, и запрос направлен в течение срока, установленного для подписания такого закона Президентом Российской Федерации, при этом соответствующий закон не подписан Президентом Российской Федерации. Запрос в Конституционный Суд Российской Федерации о проверке конституционности закона субъекта Российской Федерации до его обнародования высшим должностным лицом субъекта Российской Федерации (руководителем высшего исполнительного органа государственной власти субъекта Российской Федерации) допустим, если Президент Российской Федерации полагает, что его положения не соответствуют Конституции Российской Федерации. Запрос в Конституционный Суд Российской Федерации о проверке соответствия Конституции Российской Федерации порядка принятия Государственной Думой, Советом Федерации и рассмотрения законодательными (представительными) органами государственной власти субъектов Российской Федерации закона Российской Федерации о поправке к Конституции Российской Федерации допустим, если Президент Российской Федерации полагает, что имело место нарушение установленного порядка принятия и рассмотрения закона Российской Федерации о поправке к Конституции Российской Федерации, и запрос направлен не позднее чем через пять дней со дня направления ему Председателем Совета Федерации данного закона для подписания и официального опубликования. Для запроса Президента Российской Федерации о проверке конституционности проекта закона Российской Федерации о поправке к Конституции Российской Федерации или поправки к такому закону требования допустимости не устанавливаются.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1108. Последствия внесения запроса</w:t>
+        <w:t>Статья 110.8. Последствия внесения запроса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Внесение в Конституционный Суд Российской Федерации запроса Президента Российской Федерации о проверке конституционности проекта федерального конституционного закона или федерального закона исключает его одобрение (принятие) в следующем чтении до вынесения решения Конституционного Суда Российской Федерации по данному запросу. Внесение в Конституционный Суд Российской Федерации запроса Президента Российской Федерации о проверке конституционности закона, принятого в порядке, предусмотренном частями 2 и 3 статьи 107 или частью 2 статьи 108 Конституции Российской Федерации, приостанавливает течение срока для подписания Президентом Российской Федерации этого закона до вынесения решения Конституционного Суда Российской Федерации по данному запросу. Внесение в Конституционный Суд Российской Федерации запроса Президента Российской Федерации о проверке конституционности закона субъекта Российской Федерации до его обнародования высшим должностным лицом субъекта Российской Федерации (руководителем высшего исполнительного органа государственной власти субъекта Российской Федерации) приостанавливает течение установленного конституцией (уставом) и законом субъекта Российской Федерации срока для обнародования закона субъекта Российской Федерации до вынесения решения Конституционного Суда Российской Федерации по данному запросу и исключает обнародование такого закона до вынесения указанного решения. В случае обнародования закона субъекта Российской Федерации до вынесения решения Конституционного Суда Российской Федерации данное обнародование не порождает правовых последствий. Внесение в Конституционный Суд Российской Федерации запроса Президента Российской Федерации о проверке конституционности проекта закона Российской Федерации о поправке к Конституции Российской Федерации или о проверке конституционности поправки к такому закону исключает его одобрение Государственной Думой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>в первом чтении - при внесении запроса о проверке конституционности проекта закона Российской Федерации о поправке к Конституции Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>во втором чтении - при внесении запроса о проверке конституционности поправки к закону Российской Федерации о поправке к Конституции Российской Федерации в связи с тем, что комитет Государственной Думы, к ведению которого отнесены вопросы конституционного законодательства, рекомендует эту поправку к принятию</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>в третьем чтении - при внесении запроса о проверке конституционности поправки к закону Российской Федерации о поправке к Конституции Российской Федерации в связи с принятием Государственной Думой решения о принятии этой поправки, ранее не рекомендовавшейся комитетом Государственной Думы, к ведению которого отнесены вопросы конституционного законодательства, к принятию. Внесение в Конституционный Суд Российской Федерации запроса Президента Российской Федерации о проверке соответствия Конституции Российской Федерации порядка принятия Государственной Думой, Советом Федерации и рассмотрения законодательными (представительными) органами государственной власти субъектов Российской Федерации закона Российской Федерации о поправке к Конституции Российской Федерации исключает его подписание Президентом Российской Федерации до вынесения постановления Конституционного Суда Российской Федерации по данному вопросу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1109. Срок вынесения постановления Конституционного Суда Российской Федерации</w:t>
+        <w:t>Статья 110.9. Срок вынесения постановления Конституционного Суда Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Постановление должно быть вынесено Конституционным Судом Российской Федерации не позднее чем через двадцать дней после регистрации запроса, а по запросам, предусмотренным частями второй и четвертой статьи 1106 настоящего Федерального конституционного закона, - не позднее чем через семь дней после регистрации запроса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 11010. Пределы проверки</w:t>
+        <w:t>Статья 110.10. Пределы проверки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>По запросу, предусмотренному частью первой статьи 1106 настоящего Федерального конституционного закона, пределы проверки Конституционным Судом Российской Федерации соответствия Конституции Российской Федерации закона (проекта закона) устанавливаются статьей 86 настоящего Федерального конституционного закона. Проект закона Российской Федерации о поправке к Конституции Российской Федерации и поправка к такому закону (кроме норм, не изменяющих положений Конституции Российской Федерации и не определяющих порядка вступления в силу норм, изменяющих положения Конституции Российской Федерации) проверяются на соответствие положениям глав 1, 2 и 9 Конституции Российской Федерации. Порядок принятия Государственной Думой, Советом Федерации и рассмотрения законодательными (представительными) органами государственной власти субъектов Российской Федерации закона Российской Федерации о поправке к Конституции Российской Федерации проверяется на соответствие положениям Конституции Российской Федерации, регулирующим принятие федеральных конституционных законов, и положениям статьи 136 Конституции Российской Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 11011. Итоговое решение по делу</w:t>
+        <w:t>Статья 110.11. Итоговое решение по делу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>По итогам рассмотрения дела о проверке конституционности проекта федерального конституционного закона или федерального закона либо закона, принятого в порядке, предусмотренном частями 2 и 3 статьи 107 или частью 2 статьи 108 Конституции Российской Федерации, до его подписания Президентом Российской Федерации или закона субъекта Российской Федерации до его обнародования высшим должностным лицом субъекта Российской Федерации (руководителем высшего исполнительного органа государственной власти субъекта Российской Федерации) Конституционный Суд Российской Федерации принимает одно из следующих постановлений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>о признании закона (проекта закона) соответствующим Конституции Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>о признании закона (проекта закона) не соответствующим Конституции Российской Федерации. Постановление о признании закона (проекта закона) не соответствующим Конституции Российской Федерации принимается, если по крайней мере одно его положение не соответствует Конституции Российской Федерации. В таком постановлении могут содержаться рекомендации об обеспечении соответствия закона (проекта закона) Конституции Российской Федерации. По итогам рассмотрения дела о проверке конституционности проекта закона Российской Федерации о поправке к Конституции Российской Федерации или поправки к такому закону Конституционный Суд Российской Федерации принимает одно из следующих постановлений:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>о соответствии проекта закона Российской Федерации о поправке к Конституции Российской Федерации или поправки к такому закону в части, касающейся норм, изменяющих положения Конституции Российской Федерации или определяющих порядок вступления в силу этих норм, положениям глав 1, 2 и 9 Конституции Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>о несоответствии проекта закона Российской Федерации о поправке к Конституции Российской Федерации или поправки к такому закону в части, касающейся норм, изменяющих положения Конституции Российской Федерации или определяющих порядок вступления в силу этих норм, положениям глав 1, 2 и 9 Конституции Российской Федерации. По итогам рассмотрения дела о проверке соответствия Конституции Российской Федерации порядка принятия Государственной Думой, Советом Федерации и рассмотрения законодательными (представительными) органами государственной власти субъектов Российской Федерации закона Российской Федерации о поправке к Конституции Российской Федерации Конституционный Суд Российской Федерации принимает одно из следующих постановлений:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>о соответствии порядка принятия или рассмотрения закона Российской Федерации о поправке к Конституции Российской Федерации установленному Конституцией Российской Федерации порядку</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>о несоответствии порядка принятия или рассмотрения закона Российской Федерации о поправке к Конституции Российской Федерации установленному Конституцией Российской Федерации порядку</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 11012. Юридическое значение постановления Конституционного Суда Российской Федерации</w:t>
+        <w:t>Статья 110.12. Юридическое значение постановления Конституционного Суда Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>В случае принятия Конституционным Судом Российской Федерации постановления о признании проекта федерального конституционного закона или федерального закона не соответствующим Конституции Российской Федерации законодательный процесс по такому проекту прекращается. Проект федерального конституционного закона или федерального закона по этому же предмету правового регулирования может быть внесен в Государственную Думу повторно с исключением из него положений, которые привели к признанию проекта федерального конституционного закона или федерального закона не соответствующим Конституции Российской Федерации. В случае принятия Конституционным Судом Российской Федерации постановления о признании закона, принятого в порядке, предусмотренном частями 2 и 3 статьи 107 или частью 2 статьи 108 Конституции Российской Федерации, не соответствующим Конституции Российской Федерации Президент Российской Федерации возвращает данный закон в Государственную Думу для исключения из него положений, которые привели к его признанию не соответствующим Конституции Российской Федерации. В случае принятия Конституционным Судом Российской Федерации постановления о признании закона субъекта Российской Федерации до его обнародования высшим должностным лицом субъекта Российской Федерации (руководителем высшего исполнительного органа государственной власти субъекта Российской Федерации) не соответствующим Конституции Российской Федерации данный закон не может быть обнародован (если закон не был подписан высшим должностным лицом субъекта Российской Федерации (руководителем высшего исполнительного органа государственной власти субъекта Российской Федерации), он не может быть подписан), а высшее должностное лицо субъекта Российской Федерации (руководитель высшего исполнительного органа государственной власти субъекта Российской Федерации) отзывает свою подпись под данным законом и возвращает его в законодательный (представительный) орган субъекта Российской Федерации для исключения из него положений, которые привели к его признанию не соответствующим Конституции Российской Федерации. В случае принятия Конституционным Судом Российской Федерации постановления о несоответствии проекта закона Российской Федерации о поправке к Конституции Российской Федерации положениям глав 1, 2 и 9 Конституции Российской Федерации он возвращается субъекту права инициативы предложения о поправке к Конституции Российской Федерации, установленному статьей 134 Конституции Российской Федерации, и может быть повторно внесен только при исключении из него положений, которые привели к его признанию не соответствующим Конституции Российской Федерации. В случае принятия Конституционным Судом Российской Федерации постановления о несоответствии поправки к закону Российской Федерации о поправке к Конституции Российской Федерации в части, касающейся норм, изменяющих положения Конституции Российской Федерации или определяющих порядок вступления в силу таких норм, положениям глав 1, 2 и 9 Конституции Российской Федерации данная поправка не подлежит включению в текст закона Российской Федерации о поправке к Конституции Российской Федерации. В случае принятия Конституционным Судом Российской Федерации постановления о несоответствии порядка принятия или рассмотрения закона Российской Федерации о поправке к Конституции Российской Федерации установленному Конституцией Российской Федерации порядку процесс принятия или рассмотрения данного закона возобновляется таким образом, чтобы устранить это нарушение. Вынесение постановления Конституционного Суда Российской Федерации о признании закона (проекта закона), указанного в части первой статьи 1106 настоящего Федерального конституционного закона, соответствующим Конституции Российской Федерации не препятствует проверке в соответствии с компетенцией Конституционного Суда Российской Федерации, установленной подпунктами "а" и "б" пункта 1, пунктами 3 и 31 части первой статьи 3 настоящего Федерального конституционного закона, с учетом требований части второй статьи 74 настоящего Федерального конституционного закона конституционности положений данного закона после вступления его в силу и формирования по нему правоприменительной практики. РАЗДЕЛ ЧЕТВЕРТЫЙ.ЗАКЛЮЧИТЕЛЬНЫЕ ПОЛОЖЕНИЯ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 111. Аппарат Конституционного Суда Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Деятельность Конституционного Суда Российской Федерации обеспечивает аппарат, состоящий из Секретариата Конституционного Суда Российской Федерации и иных подразделений. Секретариат Конституционного Суда Российской Федерации осуществляет организационное, научно-аналитическое, информационно-справочное и иное обеспечение Конституционного Суда Российской Федерации, проводит прием посетителей; рассматривает обращения в адрес Конституционного Суда Российской Федерации в предварительном порядке и в случаях, когда они не затрагивают вопросов, требующих изучения судьями Конституционного Суда Российской Федерации; содействует судьям в подготовке дел и иных вопросов к рассмотрению в заседаниях и на совещаниях; изучает и обобщает деятельность государственных органов по обеспечению исполнения решений Конституционного Суда Российской Федерации. Иные подразделения аппарата осуществляют финансовое, кадровое, материально-техническое и социально-бытовое обеспечение Конституционного Суда Российской Федерации. (В редакции Федерального конституционного закона от 09.11.2020 № 5-ФКЗ) Конституционный Суд Российской Федерации определяет необходимую численность работников аппарата, устанавливает структуру аппарата; утверждает Положение о Секретариате Конституционного Суда Российской Федерации. (В редакции федеральных конституционных законов от 02.06.2009 № 2-ФКЗ, от 09.11.2020 № 5-ФКЗ) Права, обязанности, ответственность работников аппарата Конституционного Суда Российской Федерации, а также условия прохождения ими службы определяются законами и иными нормативными актами о федеральной государственной службе, нормативными актами о правовом положении работников судов, а также законодательством Российской Федерации о труде. (В редакции Федерального конституционного закона от 09.11.2020 № 5-ФКЗ) Численность работников аппарата Конституционного Суда Российской Федерации устанавливается на основании представления Конституционного Суда Российской Федерации федеральным законом о федеральном бюджете на очередной финансовый год и на плановый период. (Дополнение частью - Федеральный конституционный закон от 09.11.2020 № 5-ФКЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 112</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>(Статья утратила силу - Федеральный конституционный закон от 09.11.2020 № 5-ФКЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1121. Официальный сайт Конституционного Суда Российской Федерации в информационно-телекоммуникационной сети "Интернет"</w:t>
+        <w:t>Статья 112.1. Официальный сайт Конституционного Суда Российской Федерации в информационно-телекоммуникационной сети "Интернет"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Конституционный Суд Российской Федерации создает официальный сайт в информационно-телекоммуникационной сети "Интернет", на котором размещается информация в соответствии с федеральным законом, регулирующим обеспечение доступа к информации о деятельности судов в Российской Федерации, а также иная информация по вопросам конституционного правосудия. (Дополнение статьей - Федеральный конституционный закон от 09.11.2020 № 5-ФКЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 113. Печать Конституционного Суда Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Конституционный Суд Российской Федерации имеет печать с изображением Государственного герба Российской Федерации и своим наименованием.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>