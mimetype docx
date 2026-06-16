--- v0 (2026-02-05)
+++ v1 (2026-06-16)
@@ -1126,92 +1126,92 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>представляет арбитражный апелляционный суд в отношениях с государственными, общественными и иными органами</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>осуществляет другие полномочия, установленные настоящим Федеральным конституционным законом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 3310. Заместители председателя арбитражного апелляционного суда</w:t>
+        <w:t>Статья 33.10. Заместители председателя арбитражного апелляционного суда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Заместители председателя арбитражного апелляционного суда являются судьями и осуществляют процессуальные полномочия, установленные Арбитражным процессуальным кодексом Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Заместители председателя арбитражного апелляционного суда в соответствии с распределением обязанностей возглавляют судебные коллегии, постоянные судебные присутствия вне места постоянного пребывания арбитражного апелляционного суда, организуют деятельность структурных подразделений аппарата арбитражного апелляционного суда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае отсутствия председателя арбитражного апелляционного суда его полномочия по поручению председателя осуществляет один из заместителей председателя. (В редакции Федерального конституционного закона от 07.05.2009 № 1-ФКЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 3311. Постоянные судебные присутствия арбитражного апелляционного суда</w:t>
+        <w:t>Статья 33.11. Постоянные судебные присутствия арбитражного апелляционного суда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>В целях приближения правосудия к месту нахождения или месту жительства участвующих в деле лиц, находящихся или проживающих в отдаленных местностях, а также с учетом количества дел, рассматриваемых арбитражными апелляционными судами в отдельных местностях, в составе арбитражных апелляционных судов федеральным законом могут быть образованы постоянные судебные присутствия, расположенные вне места постоянного пребывания этих судов. (В редакции Федерального конституционного закона от 04.06.2014 № 8-ФКЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Постоянное судебное присутствие арбитражного апелляционного суда является обособленным подразделением соответствующего арбитражного апелляционного суда вне места постоянного пребывания этого суда и осуществляет его полномочия</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2153,51 +2153,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>В Суде по интеллектуальным правам председателем Суда по интеллектуальным правам образуются судебные составы из числа судей Суда по интеллектуальным правам с учетом специализации судей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Судебный состав возглавляет председатель, утверждаемый президиумом Суда по интеллектуальным правам сроком на три года. Один и тот же судья может быть утвержден на должность председателя судебного состава неоднократно</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 4310. Председатель Суда по интеллектуальным правам</w:t>
+        <w:t>Статья 43.10. Председатель Суда по интеллектуальным правам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Председатель Суда по интеллектуальным правам является судьей и осуществляет процессуальные полномочия, установленные Арбитражным процессуальным кодексом Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Председатель Суда по интеллектуальным правам</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2271,51 +2271,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>представляет Суд по интеллектуальным правам в отношениях с государственными, общественными и иными органами</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>осуществляет другие полномочия, установленные настоящим Федеральным конституционным законом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 4311. Заместители председателя Суда по интеллектуальным правам</w:t>
+        <w:t>Статья 43.11. Заместители председателя Суда по интеллектуальным правам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Заместители председателя Суда по интеллектуальным правам являются судьями и осуществляют процессуальные полномочия, установленные Арбитражным процессуальным кодексом Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Заместители председателя Суда по интеллектуальным правам в соответствии с распределением обязанностей организуют деятельность структурных подразделений аппарата суда, а в случае образования судебных коллегий возглавляют судебные коллегии</w:t>
       </w:r>
     </w:p>
     <w:p>