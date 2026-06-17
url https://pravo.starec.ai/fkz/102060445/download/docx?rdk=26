--- v0 (2026-02-05)
+++ v1 (2026-06-17)
@@ -1243,94 +1243,94 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В апелляционном военном суде образуется президиум, могут быть образованы судебные коллегии и (или) судебные составы по административным делам, по гражданским делам, по уголовным делам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Местом постоянного пребывания апелляционного военного суда является городской округ Власиха Московской области. (Дополнение статьей - Федеральный конституционный закон от 29.07.2018 № 1-ФКЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1210. Компетенция апелляционного военного суда</w:t>
+        <w:t>Статья 12.10. Компетенция апелляционного военного суда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Апелляционный военный суд в соответствии с установленной федеральными законами подсудностью рассматривает дела в качестве суда апелляционной инстанции по жалобам, представлениям на судебные акты окружных (флотских) военных судов, принятые ими в качестве суда первой инстанции и не вступившие в законную силу, а также дела по новым или вновь открывшимся обстоятельствам и осуществляет иные полномочия в соответствии с федеральными законами</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В порядке, установленном федеральным законом, апелляционный военный суд в соответствии с частью 4 статьи 125 Конституции Российской Федерации обращается в Конституционный Суд Российской Федерации с запросом о конституционности закона, подлежащего применению в конкретном деле. (Дополнение статьей - Федеральный конституционный закон от 29.07.2018 № 1-ФКЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1211. Состав апелляционного военного суда при осуществлении правосудия</w:t>
+        <w:t>Статья 12.11. Состав апелляционного военного суда при осуществлении правосудия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Апелляционный военный суд в составе судей, предусмотренном федеральным законом, рассматривает дела по жалобам и представлениям на не вступившие в законную силу судебные акты окружных (флотских) военных судов, принятые ими в качестве суда первой инстанции, а также дела по новым или вновь открывшимся обстоятельствам в отношении вступивших в законную силу судебных актов апелляционного военного суда. (Дополнение статьей - Федеральный конституционный закон от 29.07.2018 № 1-ФКЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1212. Президиум апелляционного военного суда</w:t>
+        <w:t>Статья 12.12. Президиум апелляционного военного суда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Президиум апелляционного военного суда образуется в составе председателя, заместителя председателя, входящих в состав президиума по должности, и других судей апелляционного военного суда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Количественный и персональный состав президиума апелляционного военного суда утверждается Пленумом Верховного Суда Российской Федерации по представлению председателя апелляционного военного суда</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1371,92 +1371,92 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>рассматривает вопросы работы аппарата суда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>осуществляет иные полномочия в соответствии с федеральными законами. (Дополнение статьей - Федеральный конституционный закон от 29.07.2018 № 1-ФКЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1213. Порядок работы президиума апелляционного военного суда</w:t>
+        <w:t>Статья 12.13. Порядок работы президиума апелляционного военного суда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Заседания президиума апелляционного военного суда созываются председателем суда по мере необходимости</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Заседание президиума апелляционного военного суда правомочно, если на нем присутствует более половины его членов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Постановления президиума апелляционного военного суда принимаются открытым голосованием большинством голосов от числа членов президиума суда, участвующих в голосовании, и подписываются председательствующим в заседании президиума суда. (Дополнение статьей - Федеральный конституционный закон от 29.07.2018 № 1-ФКЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1214. Судебные коллегии и судебные составы апелляционного военного суда</w:t>
+        <w:t>Статья 12.14. Судебные коллегии и судебные составы апелляционного военного суда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Судебные коллегии апелляционного военного суда формируются из числа судей этого суда по представлению председателя апелляционного военного суда. Составы указанных судебных коллегий утверждаются президиумом апелляционного военного суда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Судебные коллегии апелляционного военного суда возглавляют председатели коллегий</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1497,51 +1497,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>дела по апелляционным жалобам, представлениям на судебные акты окружного (флотского) военного суда, принятые им в качестве суда первой инстанции и не вступившие в законную силу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>дела по новым или вновь открывшимся обстоятельствам в отношении вступивших в законную силу решений, принятых соответствующей судебной коллегией апелляционного военного суда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1215. Председатель апелляционного военного суда</w:t>
+        <w:t>Статья 12.15. Председатель апелляционного военного суда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Председатель апелляционного военного суда назначается на должность Президентом Российской Федерации сроком на шесть лет по представлению Председателя Верховного Суда Российской Федерации и при наличии положительного заключения Высшей квалификационной коллегии судей Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Председатель апелляционного военного суда наряду с осуществлением полномочий судьи соответствующего суда, а также иных процессуальных полномочий в соответствии с федеральными законами осуществляет следующие функции</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1659,51 +1659,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>регулярно информирует судей и работников аппарата суда о своей деятельности и о деятельности суда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>осуществляет иные полномочия по организации работы суда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1216. Заместитель председателя апелляционного военного суда, заместитель председателя - председатель судебной коллегии или судебного состава апелляционного военного суда, председатель судебного состава апелляционного военного суда</w:t>
+        <w:t>Статья 12.16. Заместитель председателя апелляционного военного суда, заместитель председателя - председатель судебной коллегии или судебного состава апелляционного военного суда, председатель судебного состава апелляционного военного суда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Заместители председателя апелляционного военного суда назначаются на должность Президентом Российской Федерации сроком на шесть лет по представлению Председателя Верховного Суда Российской Федерации и при наличии положительного заключения Высшей квалификационной коллегии судей Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Одно и то же лицо может быть назначено на должность заместителя председателя апелляционного военного суда неоднократно, но не более двух раз подряд</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1788,51 +1788,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>контролирует работу аппарата судебного состава</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>осуществляет иные полномочия, установленные федеральным законом, и исполняет обязанности, возложенные на него председателем суда. (Дополнение статьей - Федеральный конституционный закон от 29.07.2018 № 1-ФКЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1217. Особенности прекращения полномочий председателя, заместителей председателя и судей кассационного военного суда, председателя, заместителей председателя и судей апелляционного военного суда</w:t>
+        <w:t>Статья 12.17. Особенности прекращения полномочий председателя, заместителей председателя и судей кассационного военного суда, председателя, заместителей председателя и судей апелляционного военного суда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Полномочия председателя, заместителей председателя и судей кассационного военного суда, председателя, заместителей председателя и судей апелляционного военного суда в случае совершения ими поступка, порочащего честь и достоинство судьи, а также в иных предусмотренных федеральным конституционным законом случаях, свидетельствующих о невозможности осуществления судьей своих полномочий, могут быть прекращены Советом Федерации Федерального Собрания Российской Федерации по представлению Президента Российской Федерации. (Дополнение статьей - Федеральный конституционный закон от 08.12.2020 № 7-ФКЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 13. Окружной (флотский) военный суд</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Окружной (флотский) военный суд действует на определенных федеральным законом территориях одного или нескольких субъектов Российской Федерации, на которых дислоцируются воинские части и учреждения Вооруженных Сил Российской Федерации, других войск, воинских формирований и органов. (В редакции Федерального конституционного закона от 27.12.2009 № 8-ФКЗ)</w:t>
       </w:r>