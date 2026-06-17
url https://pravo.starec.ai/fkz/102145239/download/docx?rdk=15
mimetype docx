--- v0 (2026-02-06)
+++ v1 (2026-06-17)
@@ -1252,114 +1252,114 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Четвертый апелляционный суд общей юрисдикции, рассматривающий в качестве суда апелляционной инстанции дела по жалобам, представлениям на судебные акты Верховного Суда Республики Башкортостан, Верховного Суда Республики Марий Эл, Верховного Суда Республики Мордовия, Верховного Суда Республики Татарстан (Татарстан), Верховного Суда Удмуртской Республики, Верховного Суда Чувашской Республики, Пермского краевого суда, Кировского областного суда, Нижегородского областного суда, Оренбургского областного суда, Пензенского областного суда, Самарского областного суда, Саратовского областного суда, Ульяновского областного суда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Пятый апелляционный суд общей юрисдикции, рассматривающий в качестве суда апелляционной инстанции дела по жалобам, представлениям на судебные акты Верховного Суда Республики Алтай, Верховного Суда Республики Бурятия, Верховного Суда Республики Саха (Якутия), Верховного Суда Республики Тыва, Верховного Суда Республики Хакасия, Алтайского краевого суда, Забайкальского краевого суда, Камчатского краевого суда, Красноярского краевого суда, Приморского краевого суда, Хабаровского краевого суда, Амурского областного суда, Иркутского областного суда, Кемеровского областного суда, Магаданского областного суда, Новосибирского областного суда, Омского областного суда, Сахалинского областного суда, Томского областного суда, суда Еврейской автономной области, суда Чукотского автономного округа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2310. Компетенция апелляционного суда общей юрисдикции</w:t>
+        <w:t>Статья 23.10. Компетенция апелляционного суда общей юрисдикции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Апелляционный суд общей юрисдикции в соответствии с установленной федеральными законами подсудностью рассматривает дела в качестве суда апелляционной инстанции по жалобам, представлениям на судебные акты верховного суда республики, краевого, областного суда, суда города федерального значения, суда автономной области, суда автономного округа, принятые ими в качестве суда первой инстанции и не вступившие в законную силу, а также дела по новым или вновь открывшимся обстоятельствам и осуществляет иные полномочия в соответствии с федеральными законами</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В порядке, установленном федеральным законом, апелляционный суд общей юрисдикции в соответствии с частью 4 статьи 125 Конституции Российской Федерации обращается в Конституционный Суд Российской Федерации с запросом о конституционности закона, подлежащего применению в конкретном деле</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2311. Состав апелляционного суда общей юрисдикции</w:t>
+        <w:t>Статья 23.11. Состав апелляционного суда общей юрисдикции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Апелляционный суд общей юрисдикции действует в составе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>президиума суда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>судебной коллегии по гражданским делам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>судебной коллегии по административным делам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>судебной коллегии по уголовным делам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2312. Президиум апелляционного суда общей юрисдикции</w:t>
+        <w:t>Статья 23.12. Президиум апелляционного суда общей юрисдикции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Президиум апелляционного суда общей юрисдикции (далее в настоящей главе - президиум суда) образуется в составе председателя, заместителей председателя суда, входящих в состав президиума суда по должности, и других судей соответствующего суда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Количественный и персональный состав президиума суда утверждается Пленумом Верховного Суда Российской Федерации по представлению председателя соответствующего суда</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1400,92 +1400,92 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>рассматривает вопросы работы аппарата суда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>осуществляет иные полномочия в соответствии с федеральными законами</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2313. Порядок работы президиума суда</w:t>
+        <w:t>Статья 23.13. Порядок работы президиума суда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Заседания президиума суда созываются председателем суда по мере необходимости</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Заседание президиума суда считается правомочным, если на нем присутствует более половины членов президиума суда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Постановления президиума суда принимаются открытым голосованием большинством голосов членов президиума суда, участвующих в голосовании, и подписываются председательствующим в заседании президиума суда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2314. Судебные коллегии апелляционного суда общей юрисдикции</w:t>
+        <w:t>Статья 23.14. Судебные коллегии апелляционного суда общей юрисдикции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Судебная коллегия по гражданским делам, судебная коллегия по административным делам и судебная коллегия по уголовным делам апелляционного суда общей юрисдикции формируются из числа судей этого суда по представлению председателя суда. Составы указанных судебных коллегий утверждаются президиумом суда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Судебную коллегию по гражданским делам, судебную коллегию по административным делам и судебную коллегию по уголовным делам апелляционного суда общей юрисдикции возглавляют председатели коллегий</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1526,51 +1526,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>дела по апелляционным жалобам, представлениям на судебные акты верховного суда республики, краевого, областного суда, суда города федерального значения, суда автономной области, суда автономного округа, принятые ими в качестве суда первой инстанции и не вступившие в законную силу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>дела по новым или вновь открывшимся обстоятельствам в отношении вступивших в законную силу решений, принятых соответствующей судебной коллегией апелляционного суда общей юрисдикции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2315. Председатель апелляционного суда общей юрисдикции</w:t>
+        <w:t>Статья 23.15. Председатель апелляционного суда общей юрисдикции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Председатель апелляционного суда общей юрисдикции назначается на должность Президентом Российской Федерации сроком на шесть лет по представлению Председателя Верховного Суда Российской Федерации и при наличии положительного заключения Высшей квалификационной коллегии судей Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Председатель апелляционного суда общей юрисдикции наряду с осуществлением полномочий судьи соответствующего суда, а также иных процессуальных полномочий в соответствии с федеральными законами осуществляет следующие функции</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1688,51 +1688,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>регулярно информирует судей и работников аппарата суда о своей деятельности и о деятельности суда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>осуществляет иные полномочия по организации работы суда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2316. Заместители председателя апелляционного суда общей юрисдикции</w:t>
+        <w:t>Статья 23.16. Заместители председателя апелляционного суда общей юрисдикции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Заместители председателя апелляционного суда общей юрисдикции назначаются на должность Президентом Российской Федерации сроком на шесть лет по представлению Председателя Верховного Суда Российской Федерации и при наличии положительного заключения Высшей квалификационной коллегии судей Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Одно и то же лицо может быть назначено на должность заместителя председателя одного и того же апелляционного суда общей юрисдикции неоднократно, но не более двух раз подряд</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1762,51 +1762,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>осуществляют в соответствии с распределением обязанностей руководство работой соответствующих судебных коллегий в качестве председателей судебных коллегий</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>председательствуют в судебных заседаниях соответствующих судебных коллегий или назначают председательствующих из числа членов судебных коллегий</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2317. Особенности прекращения полномочий председателя, заместителей председателя и судей апелляционного суда общей юрисдикции</w:t>
+        <w:t>Статья 23.17. Особенности прекращения полномочий председателя, заместителей председателя и судей апелляционного суда общей юрисдикции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Полномочия председателя, заместителей председателя и судей апелляционного суда общей юрисдикции в случае совершения ими поступка, порочащего честь и достоинство судьи, а также в иных предусмотренных федеральным конституционным законом случаях, свидетельствующих о невозможности осуществления судьей своих полномочий, могут быть прекращены Советом Федерации Федерального Собрания Российской Федерации по представлению Президента Российской Федерации. (Дополнение статьей - Федеральный конституционный закон от 08.12.2020 № 7-ФКЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Верховные суды республик, краевые, областные суды, суды городов федерального значения, суд автономной области, суды автономных округов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 24. Порядок образования и состав верховного суда республики, краевого, областного суда, суда города федерального значения, суда автономной области, суда автономного округа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>