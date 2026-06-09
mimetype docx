--- v0 (2026-03-25)
+++ v1 (2026-06-09)
@@ -10524,92 +10524,92 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Порядок формирования комитета, порядок его работы и принятия решений и ответственность членов комитета определяются положением о комитете пользователей репозитарных услуг, которое утверждается уполномоченным органом репозитария. Дополнительные требования к порядку формирования комитета могут быть установлены нормативными актами Банка России. Положение о комитете пользователей репозитарных услуг и вносимые в него изменения подлежат размещению на официальном сайте репозитария в информационно-телекоммуникационной сети "Интернет" не позднее трех рабочих дней со дня их утверждения. (В редакции Федерального закона от 27.12.2019 № 484-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Рассмотрение обращений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1510. Рассмотрение обращений</w:t>
+        <w:t>Статья 15.10. Рассмотрение обращений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Профессиональный участник рынка ценных бумаг обязан рассмотреть обращение физического лица или юридического лица (далее для целей настоящей главы - заявитель), связанное с осуществлением профессиональным участником рынка ценных бумаг профессиональной деятельности в соответствии с настоящим Федеральным законом, и обеспечить прием обращений, направленных посредством почтовой связи или нарочным на бумажном носителе, по адресу в пределах места нахождения профессионального участника рынка ценных бумаг, адресу места нахождения филиала, представительства профессионального участника рынка ценных бумаг, указанным в едином государственном реестре юридических лиц, по адресу места жительства профессионального участника рынка ценных бумаг, являющегося физическим лицом, зарегистрированным в установленном законодательством Российской Федерации порядке в качестве индивидуального предпринимателя, указанному в едином государственном реестре индивидуальных предпринимателей, а также направленных на адрес электронной почты профессионального участника рынка ценных бумаг. Наличие подписи заявителя в обращении не требуется</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Информация об адресах, указанных в пункте 1 настоящей статьи, должна быть размещена в местах обслуживания потребителей услуг профессионального участника рынка ценных бумаг, а также на сайте профессионального участника рынка ценных бумаг в информационно-телекоммуникационной сети "Интернет"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае организации приема обращений дополнительным способом, не предусмотренным пунктом 1 настоящей статьи, профессиональный участник рынка ценных бумаг обязан включить информацию о дополнительном способе приема обращений во внутренние документы и разместить ее на сайте профессионального участника рынка ценных бумаг в информационно-телекоммуникационной сети "Интернет", а также осуществлять рассмотрение таких обращений в порядке, предусмотренном настоящим Федеральным законом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1511. Порядок и сроки рассмотрения обращений</w:t>
+        <w:t>Статья 15.11. Порядок и сроки рассмотрения обращений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Обращение подлежит обязательной регистрации не позднее рабочего дня, следующего за днем его поступления. В случае поступления обращения в форме электронного документа профессиональный участник рынка ценных бумаг обязан уведомить заявителя о регистрации обращения (далее - уведомление о регистрации) не позднее дня регистрации обращения способом, предусмотренным пунктом 4 настоящей статьи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Профессиональный участник рынка ценных бумаг обязан рассмотреть обращение и по результатам его рассмотрения направить заявителю ответ на обращение в течение 15 рабочих дней со дня регистрации обращения, если иные сроки не предусмотрены настоящим Федеральным законом и другими федеральными законами</w:t>
       </w:r>
     </w:p>
     <w:p>