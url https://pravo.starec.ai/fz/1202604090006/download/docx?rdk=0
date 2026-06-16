--- v0 (2026-04-15)
+++ v1 (2026-06-16)
@@ -728,51 +728,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>в части первой статьи 390° слова «кассационным судом общей юрисдикции» заменить словами «судом кассационной инстанции»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>пункт 1 части второй статьи 390* изложить в следующей редакции: «l) на вступившие в законную силу решения и определения районных судов, верховных судов республик, краевых, областных судов, 29 судов городов федерального значения, суда автономной области, судов автономных округов, принятые ими по первой инстанции, а также на апелляционные и иные определения верховных судов республик, краевых, областных судов, судов городов федерального значения, суда автономной области, судов автономных округов, апелляционных судов общей юрисдикции, принятые ими в качестве суда апелляционной инстанции, если кассационные жалоба, представление были рассмотрены кассационным судом общей юрисдикции; на определения кассационного суда общей юрисдикции; на вступившие в законную силу судебные постановления мировых судей, апелляционные и иные определения районных судов, принятые ими в качестве суда апелляционной инстанции, если они обжаловались в кассационном порядке в президиум верховного суда республики, краевого, областного суда, суда города федерального значения, суда автономной области, суда автономного округа; на постановления президиумов верховных судов республик, краевых, областных судов, судов городов федерального значения, суда автономной области, судов автономных округов - в Судебную коллегию по гражданским делам Верховного Суда Российской Федерации}». 30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 3757. Срок подачи кассационных жалобы, представления</w:t>
+        <w:t>Статья 375.7. Срок подачи кассационных жалобы, представления</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Кассационные жалоба, представление могут быть поданы в президиум верховного суда республики, краевого, областного суда, суда города федерального значения, суда автономной области, суда автономного округа в срок, не превышающий трех месяцев со дня вступления в законную силу обжалуемого судебного постановления, если иные сроки не установлены настоящим Кодексом. В случае, если судебное постановление было обжаловано в суд апелляционной инстанции, трехмесячный срок подачи кассационных жалобы, представления в президиум верховного суда республики, краевого, областного суда, суда города федерального значения, суда автономной области, суда автономного округа исчисляется со дня изготовления мотивированного апелляционного определения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Срок подачи кассационных жалобы, представления, пропущенный по причинам, признанным судом уважительными, может быть восстановлен судьей верховного суда республики, краевого, областного суда, суда города федерального значения, суда автономной области, суда автономного округа по заявлению заинтересованного лица. Одновременно с подачей заявления о восстановлении пропущенного процессуального срока подаются кассационные жалоба, представление, в отношении которых пропущен срок</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2804,92 +2804,92 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>в части первой статьи 390° слова «кассационным судом общей юрисдикции» заменить словами «судом кассационной инстанции»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>пункт 1 части второй статьи 390* изложить в следующей редакции: «l) на вступившие в законную силу решения и определения районных судов, верховных судов республик, краевых, областных судов, 29 судов городов федерального значения, суда автономной области, судов автономных округов, принятые ими по первой инстанции, а также на апелляционные и иные определения верховных судов республик, краевых, областных судов, судов городов федерального значения, суда автономной области, судов автономных округов, апелляционных судов общей юрисдикции, принятые ими в качестве суда апелляционной инстанции, если кассационные жалоба, представление были рассмотрены кассационным судом общей юрисдикции; на определения кассационного суда общей юрисдикции; на вступившие в законную силу судебные постановления мировых судей, апелляционные и иные определения районных судов, принятые ими в качестве суда апелляционной инстанции, если они обжаловались в кассационном порядке в президиум верховного суда республики, краевого, областного суда, суда города федерального значения, суда автономной области, суда автономного округа; на постановления президиумов верховных судов республик, краевых, областных судов, судов городов федерального значения, суда автономной области, судов автономных округов - в Судебную коллегию по гражданским делам Верховного Суда Российской Федерации}». 30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 3755. Рассмотрение кассационных жалобы, представления</w:t>
+        <w:t>Статья 375.5. Рассмотрение кассационных жалобы, представления</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Судья верховного суда республики, краевого, областного суда, суда города федерального значения, суда автономной области, суда автономного округа изучает кассационные жалобу, представление по материалам дела. Судья вправе вынести определение о приостановлении исполнения решения суда до окончания производства в суде кассационной инстанции при наличии просьбы об этом в кассационных жалобе, представлении или в отдельном ходатайстве. Ходатайство о приостановлении исполнения решения суда, подаваемое в электронном виде, должно быть подписано усиленной квалифицированной электронной подписью. 12 2. По результатам изучения кассационных жалобы, представления судья выносит определение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>об отказе в передаче кассационных жалобы, представления для рассмотрения в судебном заседании президиума верховного суда республики, краевого, областного суда, суда города федерального значения, суда автономной области, суда автономного округа, если отсутствуют основания для пересмотра судебных постановлений в кассационном порядке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>о передаче кассационных жалобы, представления с делом для рассмотрения в судебном заседании президиума верховного суда республики, краевого, областного суда, суда города федерального значения, суда автономной области, суда автономного округа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 3757. Срок рассмотрения кассационных жалобы,</w:t>
+        <w:t>Статья 375.7. Срок рассмотрения кассационных жалобы,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Кассационные жалоба, представление могут быть поданы в президиум верховного суда республики, краевого, областного суда, суда города федерального значения, суда автономной области, суда автономного округа в срок, не превышающий трех месяцев со дня вступления в законную силу обжалуемого судебного постановления, если иные сроки не установлены настоящим Кодексом. В случае, если судебное постановление было обжаловано в суд апелляционной инстанции, трехмесячный срок подачи кассационных жалобы, представления в президиум верховного суда республики, краевого, областного суда, суда города федерального значения, суда автономной области, суда автономного округа исчисляется со дня изготовления мотивированного апелляционного определения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Срок подачи кассационных жалобы, представления, пропущенный по причинам, признанным судом уважительными, может быть восстановлен судьей верховного суда республики, краевого, областного суда, суда города федерального значения, суда автономной области, суда автономного округа по заявлению заинтересованного лица. Одновременно с подачей заявления о восстановлении пропущенного процессуального срока подаются кассационные жалоба, представление, в отношении которых пропущен срок</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4921,51 +4921,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>в части первой статьи 390° слова «кассационным судом общей юрисдикции» заменить словами «судом кассационной инстанции»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>пункт 1 части второй статьи 390* изложить в следующей редакции: «l) на вступившие в законную силу решения и определения районных судов, верховных судов республик, краевых, областных судов, 29 судов городов федерального значения, суда автономной области, судов автономных округов, принятые ими по первой инстанции, а также на апелляционные и иные определения верховных судов республик, краевых, областных судов, судов городов федерального значения, суда автономной области, судов автономных округов, апелляционных судов общей юрисдикции, принятые ими в качестве суда апелляционной инстанции, если кассационные жалоба, представление были рассмотрены кассационным судом общей юрисдикции; на определения кассационного суда общей юрисдикции; на вступившие в законную силу судебные постановления мировых судей, апелляционные и иные определения районных судов, принятые ими в качестве суда апелляционной инстанции, если они обжаловались в кассационном порядке в президиум верховного суда республики, краевого, областного суда, суда города федерального значения, суда автономной области, суда автономного округа; на постановления президиумов верховных судов республик, краевых, областных судов, судов городов федерального значения, суда автономной области, судов автономных округов - в Судебную коллегию по гражданским делам Верховного Суда Российской Федерации}». 30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 3751. Порядок рассмотрения дела в судебном заседании</w:t>
+        <w:t>Статья 375.1. Порядок рассмотрения дела в судебном заседании</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>президиума верховного суда республики, краевого, областного суда, суда города федерального значения, суда автономной области, суда автономного округа 1. В судебном заседании президиума верховного суда республики, краевого, областного суда, суда города федерального значения, суда автономной области, суда автономного округа принимают участие лица, подавшие кассационные жалобу, представление, и другие лица, участвующие в деле, их представители. Указанные лица могут допускаться к участию в судебном заседании путем использования систем видео-конференц-связи в порядке, установленном статьей 155' настоящего Кодекса. При рассмотрении дела в судебном заседании президиумом верховного суда республики, краевого, областного суда, суда города федерального значения, суда автономной области, суда автономного округа не применяются правила о ведении протокола.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае, если прокурор является лицом, участвующим в рассмотрении дела, в судебном заседании президиума верховного суда республики, краевого, областного суда, суда города федерального значения, суда автономной области, суда автономного округа принимает участие прокурор соответствующего субъекта Российской Федерации или 17 его заместитель либо по их поручению должностное лицо органов прокуратуры</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>